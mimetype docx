--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piwi Is Required during Drosophila Embryogenesis to License Dual-Strand piRNA Clusters for Transposon Repression in Adult Ovaries</w:t>
+                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Akkouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Varela-Chavez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Li</w:t>
+                <w:t xml:space="preserve">Laura Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.234 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519752v1</w:t>
+                <w:t xml:space="preserve">hal-01845045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+                <w:t xml:space="preserve">Piwi Is Required during Drosophila Embryogenesis to License Dual-Strand piRNA Clusters for Transposon Repression in Adult Ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Varela-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.234 - 245. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845045v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-Dependent Transcriptional Silencing of Transposable Elements in Drosophila Follicle Cells</w:t>
               </w:r>
@@ -1626,510 +1626,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperTRI: A new approach based on branch support analyses of multiple independent data sets for assessing reliability of phylogenetic inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ropiquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desoutter-Meniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (2), pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618295v1</w:t>
+                <w:t xml:space="preserve">hal-02618300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing reliability in the taxonomic congruence approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">Agnathan brain anatomy and craniate phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glenn Northcutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2008.00361.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (supplément 1), pp.52-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00388.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618304v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
+                <w:t xml:space="preserve">Formalizing reliability in the taxonomic congruence approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2008.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02618300v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnathan brain anatomy and craniate phylogeny</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SuperTRI: A new approach based on branch support analyses of multiple independent data sets for assessing reliability of phylogenetic inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Janvier</w:t>
+                <w:t xml:space="preserve">Anne Ropiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00388.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (9), pp.832-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00447498v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic relationships of the bushy-tailed and black-footed mongooses (genus Bdeogale, Herpestidae, Carnivora) based on molecular, chromosomal and morphological evidence</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04492314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louradour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220828120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ugolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0462-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin Embley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cymon Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ropiquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.05.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2008.00361.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glenn Northcutt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00388.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4BSBHP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li B. T." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04093412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04492314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louradour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220828120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ugolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0462-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin Embley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cymon Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glenn Northcutt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00388.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4BSBHP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2008.00361.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ropiquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li B. T." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04093412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>