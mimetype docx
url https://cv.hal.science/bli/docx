--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1626,406 +1626,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
+                <w:t xml:space="preserve">Formalizing reliability in the taxonomic congruence approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2008.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618300v1</w:t>
+                <w:t xml:space="preserve">hal-02618304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnathan brain anatomy and craniate phylogeny</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desoutter-Meniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00388.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (2), pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447498v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing reliability in the taxonomic congruence approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">Agnathan brain anatomy and craniate phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glenn Northcutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (supplément 1), pp.52-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00388.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2008.00361.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618304v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperTRI: A new approach based on branch support analyses of multiple independent data sets for assessing reliability of phylogenetic inferences</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04492314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louradour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220828120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ugolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0462-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin Embley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cymon Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glenn Northcutt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00388.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4BSBHP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2008.00361.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ropiquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li B. T." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04093412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04492314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louradour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220828120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ugolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0462-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela-Chavez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mugat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005194" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Foster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin Embley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cymon Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.07.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2008.00361.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glenn Northcutt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00388.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4BSBHP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ropiquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li B. T." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujittra Chaiyadet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fauchois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04093412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02626442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>