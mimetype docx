--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -447,247 +447,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'expérience du métier des autres influence-t-elle la reconnaissance de l'importance dans les recherches en éducation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+                <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadeau-Tremblay</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802046v1</w:t>
+                <w:t xml:space="preserve">hal-04694061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Volf</w:t>
+                <w:t xml:space="preserve">Comment l'expérience du métier des autres influence-t-elle la reconnaissance de l'importance dans les recherches en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadeau-Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">TRASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694061v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture philosophique comme modalité d’écriture réflexive</w:t>
               </w:r>
@@ -1885,77 +1885,307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05183737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débattre sur la nature du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Philo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des rencontres philo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de possibilité d'une écriture philosophique au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1971,73 +2201,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème rencontre internationale des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : épine dorsale d'une séquence, variété des outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2053,287 +2283,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres internationales des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801932v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-02570422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2436,217 +2436,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
+                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801485v1</w:t>
+                <w:t xml:space="preserve">hal-03206088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
+                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206088v1</w:t>
+                <w:t xml:space="preserve">hal-04801485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans le cadre d'ateliers philosophiques avec des élèves de cycle 3. Le cas de la problématisation</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7DCD01"/>
+    <w:nsid w:val="FCA008A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>