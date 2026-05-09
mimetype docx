--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -339,838 +339,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coproduction d'outils sur l'enseignement apprentissage de l'écriture philosophique par des cercles d'auteurs</w:t>
+                <w:t xml:space="preserve">Comment l'expérience du métier des autres influence-t-elle la reconnaissance de l'importance dans les recherches en éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+                <w:t xml:space="preserve">Sophie Nadeau-Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Brière</w:t>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème erncontre internationale des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d'éducation, May 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">TRASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802060v1</w:t>
+                <w:t xml:space="preserve">hal-04802046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Volf</w:t>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pulido</w:t>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'expérience du métier des autres influence-t-elle la reconnaissance de l'importance dans les recherches en éducation ?</w:t>
+                <w:t xml:space="preserve">La coproduction d'outils sur l'enseignement apprentissage de l'écriture philosophique par des cercles d'auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nadeau-Tremblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pulido</w:t>
+                <w:t xml:space="preserve">Stanislas Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">14ème erncontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'éducation, May 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802046v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture philosophique comme modalité d’écriture réflexive</w:t>
+                <w:t xml:space="preserve">L'enjeu de l'enseignement apprentissage de l'écriture philosophique pour la didactique de l'écriture en général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRAB 2023 - Symposium « Formation à et par l'écriture : traces de réflexivité dans les écrits d'apprenants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deamaral cindy, Feb 2023, Trondheim ( Norvège), Norvège</w:t>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04019901v1</w:t>
+                <w:t xml:space="preserve">hal-04801979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : une écriture hautement réflexive</w:t>
+                <w:t xml:space="preserve">Place, enjeux et effets de la pratique philosophique dans la formation des enseignant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de l'éducation, May 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802381v1</w:t>
+                <w:t xml:space="preserve">hal-04801959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de l'enseignement apprentissage de l'écriture philosophique pour la didactique de l'écriture en général</w:t>
+                <w:t xml:space="preserve">Ecrire philosophiquement sur le rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales sur les Nouvelles Pratiques Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Philosophie avec les enfants, Nov 2023, Le Mans (INSPE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801979v1</w:t>
+                <w:t xml:space="preserve">hal-04802342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire philosophiquement sur le rire</w:t>
+                <w:t xml:space="preserve">L’écriture philosophique comme modalité d’écriture réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales sur les Nouvelles Pratiques Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO Philosophie avec les enfants, Nov 2023, Le Mans (INSPE), France</w:t>
+              <w:t xml:space="preserve">WRAB 2023 - Symposium « Formation à et par l'écriture : traces de réflexivité dans les écrits d'apprenants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deamaral cindy, Feb 2023, Trondheim ( Norvège), Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802342v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place, enjeux et effets de la pratique philosophique dans la formation des enseignant.e.s</w:t>
+                <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : une écriture hautement réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation, May 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801959v1</w:t>
+                <w:t xml:space="preserve">hal-04802381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil2éc : una investigación colaborativa para desarrollar una didáctica de la escritura filosófica en la escuela</w:t>
+                <w:t xml:space="preserve">Cheminer vers l'écriture philosophique au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIC Tokyo 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tokyo, Japón</w:t>
+              <w:t xml:space="preserve">12 ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation, May 2022, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03754608v1</w:t>
+                <w:t xml:space="preserve">hal-04802488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers philosophiques en cycle 3 peuvent-ils favoriser l’écriture ?</w:t>
               </w:r>
@@ -1219,109 +1232,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminer vers l'écriture philosophique au cycle 3</w:t>
+                <w:t xml:space="preserve">Phil2éc : una investigación colaborativa para desarrollar una didáctica de la escritura filosófica en la escuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème rencontre internationale des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de l'éducation, May 2022, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">ICPIC Tokyo 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tokyo, Japón</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802488v1</w:t>
+                <w:t xml:space="preserve">halshs-03754608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débattre sur la nature du débat, au service de la construction de postures et de gestes professionnels</w:t>
               </w:r>
@@ -1885,455 +1885,455 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05183737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de possibilité d'une écriture philosophique au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LYON (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : épine dorsale d'une séquence, variété des outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres internationales des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débattre sur la nature du débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Philo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des rencontres philo 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi et comment philosopher avec les enfants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hatier, 2018, 978-2-401-04530-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570422v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-04801932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2436,217 +2436,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
+                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206088v1</w:t>
+                <w:t xml:space="preserve">hal-04801485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques philosophiques et posture laïque</w:t>
+                <w:t xml:space="preserve">Adopter une posture laïque en classe : le modèle de la pratique de la philosophie avec les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801485v1</w:t>
+                <w:t xml:space="preserve">hal-03206088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans le cadre d'ateliers philosophiques avec des élèves de cycle 3. Le cas de la problématisation</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCA008A5"/>
+    <w:nsid w:val="0DDCEBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>