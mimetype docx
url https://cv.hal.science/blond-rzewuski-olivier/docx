--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -736,372 +736,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place, enjeux et effets de la pratique philosophique dans la formation des enseignant.e.s</w:t>
+                <w:t xml:space="preserve">Ecrire philosophiquement sur le rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales sur les Nouvelles Pratiques Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Philosophie avec les enfants, Nov 2023, Le Mans (INSPE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801959v1</w:t>
+                <w:t xml:space="preserve">hal-04802342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire philosophiquement sur le rire</w:t>
+                <w:t xml:space="preserve">Place, enjeux et effets de la pratique philosophique dans la formation des enseignant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales sur les Nouvelles Pratiques Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO Philosophie avec les enfants, Nov 2023, Le Mans (INSPE), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802342v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture philosophique comme modalité d’écriture réflexive</w:t>
+                <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : une écriture hautement réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRAB 2023 - Symposium « Formation à et par l'écriture : traces de réflexivité dans les écrits d'apprenants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deamaral cindy, Feb 2023, Trondheim ( Norvège), Norvège</w:t>
+              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de l'éducation, May 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04019901v1</w:t>
+                <w:t xml:space="preserve">hal-04802381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des écrits philosophiques dès le cycle 3 : une écriture hautement réflexive</w:t>
+                <w:t xml:space="preserve">L’écriture philosophique comme modalité d’écriture réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de l'éducation, May 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">WRAB 2023 - Symposium « Formation à et par l'écriture : traces de réflexivité dans les écrits d'apprenants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deamaral cindy, Feb 2023, Trondheim ( Norvège), Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802381v1</w:t>
+                <w:t xml:space="preserve">halshs-04019901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminer vers l'écriture philosophique au cycle 3</w:t>
               </w:r>
@@ -1163,165 +1163,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers philosophiques en cycle 3 peuvent-ils favoriser l’écriture ?</w:t>
+                <w:t xml:space="preserve">Phil2éc : una investigación colaborativa para desarrollar una didáctica de la escritura filosófica en la escuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences CREN CARDIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICPIC Tokyo 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tokyo, Japón</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788534v1</w:t>
+                <w:t xml:space="preserve">halshs-03754608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil2éc : una investigación colaborativa para desarrollar una didáctica de la escritura filosófica en la escuela</w:t>
+                <w:t xml:space="preserve">Des ateliers philosophiques en cycle 3 peuvent-ils favoriser l’écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIC Tokyo 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tokyo, Japón</w:t>
+              <w:t xml:space="preserve">Conférences CREN CARDIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03754608v1</w:t>
+                <w:t xml:space="preserve">hal-03788534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débattre sur la nature du débat, au service de la construction de postures et de gestes professionnels</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DDCEBD0"/>
+    <w:nsid w:val="5772B7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/blond-rzewuski-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199473331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadeau-Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05183737v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU2001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/collection/pop-maths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/enseigner-lecole-primaire-ed-2018-pourquoi-et-comment-philosopher-avec-des-enfants-9782401045309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>