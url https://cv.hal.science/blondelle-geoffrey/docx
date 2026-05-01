--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1560,178 +1560,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathologie développementale et neuropsychologique au cœur de nos recherches</w:t>
+                <w:t xml:space="preserve">Pratique métacognitive et récupération : des stratégies pour apprendre à apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du Master Psychologie, Handicaps et Déficiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Aubry; Blandine Hubert; Youssef Tazouti, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110218v1</w:t>
+                <w:t xml:space="preserve">hal-05110205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique métacognitive et récupération : des stratégies pour apprendre à apprendre</w:t>
+                <w:t xml:space="preserve">Psychopathologie développementale et neuropsychologique au cœur de nos recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Aubry; Blandine Hubert; Youssef Tazouti, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">25 ans du Master Psychologie, Handicaps et Déficiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110205v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
               </w:r>
@@ -1875,234 +1875,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une métacognition explicite pour favoriser la pratique de récupération en classe et la motivation dans les apprentissages : présentation du protocole METERMA</w:t>
+                <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429085v1</w:t>
+                <w:t xml:space="preserve">hal-03768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
+                <w:t xml:space="preserve">Une métacognition explicite pour favoriser la pratique de récupération en classe et la motivation dans les apprentissages : présentation du protocole METERMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768797v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter les neuromythes et développer les stratégies d’apprentissage efficaces dans les enseignements en santé</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
+                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
@@ -2364,97 +2364,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345751v1</w:t>
+                <w:t xml:space="preserve">hal-04428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
+                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
@@ -2472,73 +2472,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428668v1</w:t>
+                <w:t xml:space="preserve">hal-04345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
               </w:r>
@@ -3469,381 +3469,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils numériques à destination des élèves porteurs d’un trouble du développement intellectuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vy</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Alexandre Booms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Carra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Collin</w:t>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302339v1</w:t>
+                <w:t xml:space="preserve">hal-05466839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles du développement intellectuel : quelles conséquences sur les apprentissages scolaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les outils numériques à destination des élèves porteurs d’un trouble du développement intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Collin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05302323v1</w:t>
+                <w:t xml:space="preserve">hal-05302339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Les troubles du développement intellectuel : quelles conséquences sur les apprentissages scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Booms</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05466839v1</w:t>
+                <w:t xml:space="preserve">hal-05302323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3998,51 +3998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05390559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psy.2025.10061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05390559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psy.2025.10061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>