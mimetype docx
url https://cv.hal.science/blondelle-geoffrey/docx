--- v1 (2026-05-01)
+++ v2 (2026-05-29)
@@ -1560,178 +1560,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique métacognitive et récupération : des stratégies pour apprendre à apprendre</w:t>
+                <w:t xml:space="preserve">Psychopathologie développementale et neuropsychologique au cœur de nos recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Aubry; Blandine Hubert; Youssef Tazouti, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">25 ans du Master Psychologie, Handicaps et Déficiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110205v1</w:t>
+                <w:t xml:space="preserve">hal-05110218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathologie développementale et neuropsychologique au cœur de nos recherches</w:t>
+                <w:t xml:space="preserve">Pratique métacognitive et récupération : des stratégies pour apprendre à apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du Master Psychologie, Handicaps et Déficiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Aubry; Blandine Hubert; Youssef Tazouti, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110218v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
+                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
@@ -2364,97 +2364,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428668v1</w:t>
+                <w:t xml:space="preserve">hal-04345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
+                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
@@ -2472,73 +2472,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345751v1</w:t>
+                <w:t xml:space="preserve">hal-04428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
               </w:r>
@@ -2814,427 +2814,522 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des traits de personnalité sur la relation entre éco-anxiété et pensée future épisodique</w:t>
+                <w:t xml:space="preserve">Apports d’une approche multidimensionnelle de la personnalité sur l'éco-anxiété, les éco-émotions et la pensée future épisodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Delumeau</w:t>
+                <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de printemps de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Mons, Belgique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425400v1</w:t>
+                <w:t xml:space="preserve">hal-05614289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la relation entre la motivation à la procréation, l'éco-anxiété et la pensée épisodique future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hazard</w:t>
+                <w:t xml:space="preserve">Influence des traits de personnalité sur la relation entre éco-anxiété et pensée future épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie de Langue Française</w:t>
+              <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425348v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le climat pèse sur l'esprit : validation française d'échelles d'éco-émotions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Destrade</w:t>
+                <w:t xml:space="preserve">Exploration de la relation entre la motivation à la procréation, l'éco-anxiété et la pensée épisodique future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léanne Vasseur-Formentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'hiver 2024 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'hiver 2025 de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841876v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le climat pèse sur l'esprit : validation française d'échelles d'éco-émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Destrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'hiver 2024 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. Unpublished, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30188.48004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective memory, language and metacognition in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3263,51 +3358,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3317,51 +3412,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3407,51 +3502,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Barbeau; Hélène Amiéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’adulte, Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.279-288, 2023, 2807335152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,397 +3556,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Booms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques à destination des élèves porteurs d’un trouble du développement intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du développement intellectuel : quelles conséquences sur les apprentissages scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3998,51 +4093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05390559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psy.2025.10061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05390559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psy.2025.10061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04315514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duplenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00169862231208922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Vasseur-Formentel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Delumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04841876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Frison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Destrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30188.48004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Carra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>