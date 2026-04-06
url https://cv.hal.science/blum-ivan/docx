--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -138,51 +138,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houard</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -230,9709 +230,11011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
+                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+                <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikhneva</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Godin</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933912v1</w:t>
+                <w:t xml:space="preserve">hal-05560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929396v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
+                <w:t xml:space="preserve">A. Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">T. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Vella</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.3084-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524874v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227193v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344647v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onkar Bhorade</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1091-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344568v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+                <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dalapati</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+                <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935647v1</w:t>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Borz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935610v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saint-Antonin</w:t>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260704v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107343v1</w:t>
+                <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Malykhin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sakharov</w:t>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Obraztsov</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294960v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928843v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kleshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
+                <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061774v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061754v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gogneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zanuttini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591469v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhao</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01591469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719197v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.103010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of growth and consumption of Ni rich phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tellouche-Derafa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Portavoce</w:t>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.12.015⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385327v1</w:t>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the understanding of Ni silicide formation for advanced MOS structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Blum</w:t>
+                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (issue 18), pp.183907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951259v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+                <w:t xml:space="preserve">Kinetics of growth and consumption of Ni rich phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tellouche-Derafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.146-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951266v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Descoins</w:t>
+                <w:t xml:space="preserve">Progress in the understanding of Ni silicide formation for advanced MOS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kousseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385371v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Hoummada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393983v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Chow</w:t>
+                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ouled-Khachroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 541, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385405v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394011v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 309-310, pp.161-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394008v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385407v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurements of Lattice and Grain Boundary Diffusion Coefficients via 2-Dimensional Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297-301, pp.978-983. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (9), pp.828-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394022v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B diffusion in implanted Ni2Si and NiSi layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Hoummada</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3303988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02386108v1</w:t>
+                <w:t xml:space="preserve">hal-02394008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Blum</w:t>
+                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mangelinck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.670-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386090v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (26), pp.261904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02386115v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386151v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Measurements of Lattice and Grain Boundary Diffusion Coefficients via 2-Dimensional Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297-301, pp.978-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B diffusion in implanted Ni2Si and NiSi layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (5), pp.054102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3303988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Daineche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">R. Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926741v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926804v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.97-121, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10079,51 +11381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>