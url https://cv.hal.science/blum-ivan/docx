--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,8735 +230,8869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Veret</w:t>
+                <w:t xml:space="preserve">A Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">J Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">T Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560238v1</w:t>
+                <w:t xml:space="preserve">hal-05599000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+                <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913291v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikhneva</w:t>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Godin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929396v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.3084-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+                <w:t xml:space="preserve">hal-04929396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911370v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Rousseau</w:t>
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524874v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1091-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344647v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227193v1</w:t>
+                <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344568v1</w:t>
+                <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935647v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935610v1</w:t>
+                <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borz</w:t>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mammez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03260704v1</w:t>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Torresin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107343v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Korytov</w:t>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nikolaev</w:t>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakharov</w:t>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Kleshch</w:t>
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Obraztsov</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294960v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kleshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+                <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+                <w:t xml:space="preserve">M. Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061774v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928843v1</w:t>
+                <w:t xml:space="preserve">hal-02061774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Spies</w:t>
+                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061754v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061771v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+                <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01591469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401516v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.103010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-01401516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (issue 18), pp.183907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of growth and consumption of Ni rich phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Portavoce</w:t>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.12.015⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385327v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the understanding of Ni silicide formation for advanced MOS structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Kinetics of growth and consumption of Ni rich phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tellouche-Derafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. El Kousseifi</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300167⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.146-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951259v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in the understanding of Ni silicide formation for advanced MOS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kousseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951266v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
+                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+                <w:t xml:space="preserve">Magali Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamra Tellouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Portavoce</w:t>
+                <w:t xml:space="preserve">Toufik Ouled-Khachroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Descoins</w:t>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 107, pp.184-189. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 541, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385371v1</w:t>
+                <w:t xml:space="preserve">hal-01951266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393983v1</w:t>
+                <w:t xml:space="preserve">hal-02385371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Chow</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 309-310, pp.63-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394011v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Hoummada</w:t>
+                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02385405v1</w:t>
+                <w:t xml:space="preserve">hal-02394011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Descoins</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (9), pp.828-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394008v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Chow</w:t>
+                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385407v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.670-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386090v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (26), pp.261904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02386115v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurements of Lattice and Grain Boundary Diffusion Coefficients via 2-Dimensional Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.978⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394022v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B diffusion in implanted Ni2Si and NiSi layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (5), pp.054102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3303988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Measurements of Lattice and Grain Boundary Diffusion Coefficients via 2-Dimensional Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Hoummada</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297-301, pp.978-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386151v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8968,1199 +9102,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10170,418 +10304,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10591,250 +10725,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.97-121, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10844,397 +10978,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11381,51 +11515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>