--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,8735 +364,8869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Probing the microstructure evolution with physical aging in Mg-based metallic glass through nanoindentation and atom probe tomography analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Veret</w:t>
+                <w:t xml:space="preserve">Marouane Mejres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Loïc Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 686, pp.124151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560238v1</w:t>
+                <w:t xml:space="preserve">hal-05613019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+                <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913291v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
+                <w:t xml:space="preserve">Evaporation of cations from nonconductive nanosamples using single-cycle terahertz pulses: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikhneva</w:t>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Idlahcen</w:t>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Godin</w:t>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.045428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933912v1</w:t>
+                <w:t xml:space="preserve">hal-04913291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
+                <w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">A. Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929396v1</w:t>
+                <w:t xml:space="preserve">hal-04933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Bhorade</w:t>
+                <w:t xml:space="preserve">Microscopic behavior of hydrogen and hydride molecules in atom probe tomography of zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.3084-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695250v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Bhorade</w:t>
+                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.05022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+                <w:t xml:space="preserve">hal-04911370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale microscopy of different materials by ultrashort THz-driven Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412905022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911370v1</w:t>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz vs NIR laser-assisted atom probe tomography of LaB6 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (6), pp.1091-1099. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0209916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524874v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bhorade</w:t>
+                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1091-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344647v1</w:t>
+                <w:t xml:space="preserve">hal-05524874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB 6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.2462-2469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3na00069a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344568v1</w:t>
+                <w:t xml:space="preserve">hal-04344647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
+                <w:t xml:space="preserve">Evaluating LaB6 (310) nanotip as an ultrafast electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (6), pp.062809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dalapati</w:t>
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beainy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138523v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Venturi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935647v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effect of electrical conduction on the electron emission properties of diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935610v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mammez</w:t>
+                <w:t xml:space="preserve">Capacitive effect in ultrafast laser-induced emission from low conductance diamond nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.083055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aba5bf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+                <w:t xml:space="preserve">hal-02935610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260704v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Kleshch</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malykhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (14), pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109685v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain sensitivity and symmetry of 2.65 eV color center in diamond nanoscale needles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Malykhin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092329⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109311v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Borz</w:t>
+                <w:t xml:space="preserve">Conduction mechanisms and voltage drop during field electron emission from diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kleshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393669v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107343v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sakharov</w:t>
+                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kleshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obraztsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.045710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser illumination on the electrical conductivity of single-crystal diamond needles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Borz</w:t>
+                <w:t xml:space="preserve">Niobium base superalloys: achievement of a coherent ordered precipitate structure in the Nb solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092459⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst9070345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294960v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Spies</w:t>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ismagilov</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109689v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lindor Diallo</w:t>
+                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Juraszek</w:t>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061774v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">6H-SiC-Fe Nanostructures Studied by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lmag.2018.2829109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928843v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (14), pp.143104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5019672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optothermal response of a single silicon nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (7), pp.075409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.97.075409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Erratum: “Thermal diffusivity of diamond nanowires studied by laser assisted atom probe tomography” [Appl. Phys. Lett. 112 , 143104 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ismagilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (18), pp.189901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5035134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591469v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe implantation effect in the 6H-SiC semiconductor investigated by Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zanuttini</w:t>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.083905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4992102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+                <w:t xml:space="preserve">cea-01591469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766135v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719197v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength and shape dependent strong-field photoemission from silver nanotips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.103010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-01401516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Fe-implanted 6H-SiC: Direct evidence of Fe3Si nanoparticles observed by atom probe tomography and Fe-57 Mossbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (issue 18), pp.183907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of growth and consumption of Ni rich phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tellouche-Derafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120, pp.146-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2013.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the understanding of Ni silicide formation for advanced MOS structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kousseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211 (1), pp.152-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Amirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ouled-Khachroum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951266v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined in situ x-ray scattering and electrical measurements for characterizing phase transformations in nanometric functional films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+                <w:t xml:space="preserve">Toufik Ouled-Khachroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamra Tellouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Descoins</w:t>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 541, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385371v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of Ni decorated dislocation loops within As+-implanted silicon and arsenic clustering in Ni silicide contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393983v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Diffusion and Redistribution of Boron in Nickel Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 309-310, pp.63-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394011v1</w:t>
+                <w:t xml:space="preserve">hal-02393983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation Support for Diffusion Coefficient Measurements in Polycrystalline Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385405v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron clustering in implanted NiSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descoins</w:t>
+                <w:t xml:space="preserve">L. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 309-310, pp.161-166. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (9), pp.828-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394008v1</w:t>
+                <w:t xml:space="preserve">hal-02385405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Chow</w:t>
+                <w:t xml:space="preserve">Redistribution of Alloy Elements during Nickel Silicide Formation: Benefit of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309-310, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.309-310.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02385407v1</w:t>
+                <w:t xml:space="preserve">hal-02394008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dopant diffusivity and solubility in nickel silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamra Tellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.670-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386090v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition measurement of the Ni-silicide transient phase by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (26), pp.261904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02386115v1</w:t>
+                <w:t xml:space="preserve">hal-02386090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B diffusion in implanted Ni2Si and NiSi layers</w:t>
+                <w:t xml:space="preserve">Measurement of As diffusivity in Ni2Si thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3303988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02386108v1</w:t>
+                <w:t xml:space="preserve">hal-02386115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurements of Lattice and Grain Boundary Diffusion Coefficients via 2-Dimensional Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297-301, pp.978-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">B diffusion in implanted Ni2Si and NiSi layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (5), pp.054102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3303988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386151v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice and grain-boundary diffusion of As in Ni2Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Daineche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (11), pp.114312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3035836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9102,91 +9236,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9205,113 +9339,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9330,971 +9464,971 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Mikhneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911354v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Boukhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643388v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torresin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926741v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission and field ion microscopy from single crystal diamond needle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Laser-induced photoemission from tungsten and diamond tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torresin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.88-89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051556⟩</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926804v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10304,418 +10438,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and THz assisted APT analysis of a silica matrix for bio-particles embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Bhorade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10725,250 +10859,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.97-121, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10978,397 +11112,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Tullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ropitaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546893v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of cations from non-conductive nano-samples using single-cycle THz pulses: an experimental and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Novi Inverardi</w:t>
+                <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michella Karam</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ropitaux</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911362v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11515,51 +11649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Tullio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0306293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perriere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Tullio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Novi Inverardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Karam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ropitaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412905022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209916" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Borz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torresin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aba5bf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malykhin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kleshch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kleshch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obraztsov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092459" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Antonin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst9070345" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.075409" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismagilov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tellouche-Derafa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derafa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kousseifi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300167" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77996ED20AA765F5355A8B8936597A314567C9B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.131" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F3BR5B0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamra Tellouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFZCVR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.63" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangelinck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.01.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PWK1VNZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.161" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000283" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6767EA1ED5393718C46347DA33F7C21E4BDC63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457995" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daineche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XDNFT0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.978" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386108v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303988" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02386151v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3035836" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051556" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051557" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eriksson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00004-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911362v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>