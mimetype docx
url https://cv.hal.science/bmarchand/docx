--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bmarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3171-6202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in thermal barrier coating under thermal gradient mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109340. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.101728. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and model updating in the context of nonlinear mechanical behaviors using a unified formulation of the modified Constitutive Relation Error concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1094-1113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Theveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Klebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Error Estimation Based on Asymptotic Homogenization for Periodic Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Conference on Mechanical Response of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/composites.2021.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error estimation based on asymptotic homogenization for periodic heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg (on line), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL ADAPTIVITY DRIVEN BY MODEL ERROR, APPLICATION FOR 3D WOVEN COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par méta-modèle de la durée de vie du système barrière thermique des aubes de turbine en présence d’un défaut initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chatilon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Feld-Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionneur grille grossière pour la résolution par solveur itératif de problème éléments-finis fortement non-linéaires de grandes tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionnement des solveurs itératifs par résolution d’un problème sur grille grossière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between microstructure/texture anisotropy and ultrasound propagation in a Ni-based superalloy elaborated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Cong. On Welding, Additve Manufacturing and Associated Non-Destructive Testing (ICWAM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Degouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tin S. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bmarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3171-6202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in thermal barrier coating under thermal gradient mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109340. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.101728. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and model updating in the context of nonlinear mechanical behaviors using a unified formulation of the modified Constitutive Relation Error concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1094-1113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Theveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Klebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Error Estimation Based on Asymptotic Homogenization for Periodic Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Conference on Mechanical Response of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/composites.2021.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error estimation based on asymptotic homogenization for periodic heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg (on line), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL ADAPTIVITY DRIVEN BY MODEL ERROR, APPLICATION FOR 3D WOVEN COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Feld-Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par méta-modèle de la durée de vie du système barrière thermique des aubes de turbine en présence d’un défaut initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chatilon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionneur grille grossière pour la résolution par solveur itératif de problème éléments-finis fortement non-linéaires de grandes tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionnement des solveurs itératifs par résolution d’un problème sur grille grossière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between microstructure/texture anisotropy and ultrasound propagation in a Ni-based superalloy elaborated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Cong. On Welding, Additve Manufacturing and Associated Non-Destructive Testing (ICWAM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Degouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tin S. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E669C927"/>
+    <w:nsid w:val="1F862F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bmarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3171-6202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fergoug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bmarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3171-6202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fergoug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>