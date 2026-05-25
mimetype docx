--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bmarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3171-6202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in thermal barrier coating under thermal gradient mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109340. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.101728. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and model updating in the context of nonlinear mechanical behaviors using a unified formulation of the modified Constitutive Relation Error concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1094-1113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Theveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Klebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Error Estimation Based on Asymptotic Homogenization for Periodic Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Conference on Mechanical Response of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/composites.2021.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error estimation based on asymptotic homogenization for periodic heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg (on line), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL ADAPTIVITY DRIVEN BY MODEL ERROR, APPLICATION FOR 3D WOVEN COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Feld-Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par méta-modèle de la durée de vie du système barrière thermique des aubes de turbine en présence d’un défaut initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chatilon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionneur grille grossière pour la résolution par solveur itératif de problème éléments-finis fortement non-linéaires de grandes tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionnement des solveurs itératifs par résolution d’un problème sur grille grossière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between microstructure/texture anisotropy and ultrasound propagation in a Ni-based superalloy elaborated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Cong. On Welding, Additve Manufacturing and Associated Non-Destructive Testing (ICWAM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Degouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tin S. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bmarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3171-6202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in thermal barrier coating under thermal gradient mechanical fatigue loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109340. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.101728. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and model updating in the context of nonlinear mechanical behaviors using a unified formulation of the modified Constitutive Relation Error concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.1094-1113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Theveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Coudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time updating of structural mechanics models using Kalman filtering, modified Constitutive Relation Error and Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (9), pp.786-810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modified constitutive relation error, model reduction, and Kalman filtering algorithms for real-time paramaters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 657, pp.012007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twinning to predict the residual life of composite pressure vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Klebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - 16th International Conference on Computational Plasticity: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Error Estimation Based on Asymptotic Homogenization for Periodic Heterogeneous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Conference on Mechanical Response of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/composites.2021.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model error estimation based on asymptotic homogenization for periodic heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg (on line), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL ADAPTIVITY DRIVEN BY MODEL ERROR, APPLICATION FOR 3D WOVEN COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par méta-modèle de la durée de vie du système barrière thermique des aubes de turbine en présence d’un défaut initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chatilon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Feld-Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionneur grille grossière pour la résolution par solveur itératif de problème éléments-finis fortement non-linéaires de grandes tailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconditionnement des solveurs itératifs par résolution d’un problème sur grille grossière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Utilisateurs du code Z-set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data assimilation approach using the modified Constitutive Relation Error framework and PGD reduced models for model updating with high-dimensional parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Data-Based Engineering Science and Technology - data-Best 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unified inverse framework for identification and model updating of mechanical structures involving nonlinear behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th National Congress on Computational Mechanics - USNCCM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et adaptation de maillage pour l'identification de champs de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between microstructure/texture anisotropy and ultrasound propagation in a Ni-based superalloy elaborated by laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Cong. On Welding, Additve Manufacturing and Associated Non-Destructive Testing (ICWAM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Data Assimilation Method coupling Kalman Filtering, MCRE Concept and PGD Model Reduction for Real-Time Updating of Structural Mechanics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD reduced models for real-time model updating using modified CRE and Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time model updating using modified CRE, Kalman fltering, and PGD-reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre filtre de Kalman, erreur en relation de comportement modifiée, et réduction de modèle pour le recalage en temps réel de modèles dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Degouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Modified Constitutive Relation Error, Model Reduction and Kalman filtering algorithms for Real-Time Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tin S. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superalloys 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F862F4C"/>
+    <w:nsid w:val="4A7C28C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bmarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3171-6202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fergoug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bmarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3171-6202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGK7NMXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Klebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fergoug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/composites.2021.069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>