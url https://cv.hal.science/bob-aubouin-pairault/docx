--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -449,51 +449,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2025, ?, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JBHI.2025.3583044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -553,51 +553,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136, pp.103179. </w:t>
+              <w:t xml:space="preserve">, 2024, 136 (April), pp.103179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1010,98 +1010,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lcsys.2023.3291665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150872v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-based anesthesia process modelling for online monitoring and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Aubouin-Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modeling and Simulation. Université Grenoble Alpes [2020-..], 2024. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024GRALM073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05123391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PID and Model Predictive Control Approach for Drug Dosage in Anesthesia During Induction: a Comparative Study ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1120,629 +1223,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PID24 - 4th IFAC Conference on Advances in Proportional-Integral-Derivative Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC - International Federation of Automatic Control, Jun 2024, Almeria, Spain. pp.210-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-based Pharmacodynamic Modeling for BIS and Mean Arterial Pressure Prediction during General Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association; University Politehnica Bucharest, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295820v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Horizon Estimation for Anesthesia dynamics</w:t>
+                <w:t xml:space="preserve">Data-based Extended Moving Horizon Estimation for MISO Anesthesia Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO 2023 - Programme Gaspard Monge PGMO Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France. pp.84</w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379146v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based Pharmacodynamic Modeling for BIS and Mean Arterial Pressure Prediction during General Anesthesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving Horizon Estimation for Anesthesia dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO 2023 - Programme Gaspard Monge PGMO Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France. pp.84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066401v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient tube-based MPC for Cyber-Physical Systems Under DoS Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Aubouin--Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.278-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691467v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-05123391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1897,51 +1897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05123391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin-Pairault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418661v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2025.3583044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150872v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2023.3291665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05123391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin-Pairault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ajami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>