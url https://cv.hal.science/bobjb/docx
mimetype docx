--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -168,39973 +168,40107 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
-[...12873 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (205)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Sb-based Interband Cascade Laser on GaSb, GaAs and Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on opportunities and challenges in mid-infrared laser-based gas sensing (mirs6ens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based lasers epitaxially grown on Si(001) for midinfrared applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Paparella</w:t>
+                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454970v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-II Interband Cascade Laser Monolithically Integrated on Si Substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sb-based lasers epitaxially grown on Si(001) for midinfrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vicet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paparella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Singapore, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPC65510.2025.11282355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095424v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interband cascade lasers emitting below 3 µm grown on GaAs substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">MBE growth of interband antimonide lasers on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Remis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd EuroMBE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
+              <w:t xml:space="preserve">39th North American Molecular Beam Epitaxy Conference (NAMBE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Santa Ana Pueblo-Albuquerque, NM, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997754v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of interband antimonide lasers on silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Interband cascade lasers emitting below 3 µm grown on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th North American Molecular Beam Epitaxy Conference (NAMBE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Santa Ana Pueblo-Albuquerque, NM, United States</w:t>
+              <w:t xml:space="preserve">The 22nd EuroMBE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454901v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing defect density in the epitaxy of III-Vs on Silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type-II Interband Cascade Laser Monolithically Integrated on Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tournié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, LECCE, Italy</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907295v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reducing defect density in the epitaxy of III-Vs on Silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
+              <w:t xml:space="preserve">ICG2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, LECCE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204877v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of mid-IR interband cascade lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd EuroMBE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
+              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997749v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR GaSb-based lasers grown on Si platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paparella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Remis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">MBE growth of mid-IR interband cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 22nd EuroMBE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRHEA, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205424v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimization of AlSb dislocation filter layer for GaSb-based quantum well lasers grown on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737922v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Channeling Contrast Imaging for epi-layer structural defect characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738266v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a AlSb filter layer on threading dislocation density during GaSb-on-Si epitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Frühjahrstagung (German Physical Society Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739768v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electron Channeling Contrast Imaging for epi-layer structural defect characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Meguekam Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New InGaAsSb based T2SL for MWIR detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sabardeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzid Simozrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of threading dislocation density in GaSb layers grown on Si(001) by molecular beam epitaxy: misfit dislocation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Graser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mode distributed feedback interband cascade lasers grown on Si substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Ndemengoye-Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diba Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel In-Plane Semiconductor Lasers XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3003764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared Semiconductor Lasers Grown on group-IV Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Remis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Intensity Noise in an Interband Cascade Laser Epitaxially Grown on Silicon and Designed for High-speed Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heming Huang</w:t>
+                <w:t xml:space="preserve">Effect of a AlSb filter layer on threading dislocation density during GaSb-on-Si epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+                <w:t xml:space="preserve">Steffen Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference on Lasers and Electro-Optics (CLEO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Charlotte, NC, United States</w:t>
+              <w:t xml:space="preserve">DPG Frühjahrstagung (German Physical Society Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996211v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxy of lasers on Si: challenges and solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739852v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interband cascade lasers on mismatched substrates emitting above 4 µm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Investigation of Intensity Noise in an Interband Cascade Laser Epitaxially Grown on Silicon and Designed for High-speed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zaminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heming Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Shimane, Japan</w:t>
+              <w:t xml:space="preserve">2024 Conference on Lasers and Electro-Optics (CLEO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739914v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-I and type-II interband cascade lasers emitting below 3 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Direct epitaxy of lasers on Si: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week (CSW) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739882v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of AlSb dislocation filter layer for GaSb-based quantum well lasers grown on Si(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Graser</w:t>
+                <w:t xml:space="preserve">Type-I and type-II interband cascade lasers emitting below 3 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gilbert</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week (CSW) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739759v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Interband cascade lasers on mismatched substrates emitting above 4 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Shimane, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738319v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Fundamental research – New materials” COST 2023 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial integration of mid-infrared III-V devices on group-IV substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS ( European Materials Research Society ) Fall Meeting 2023, Symposium A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb-based ICLs grown on GaSb, GaAs and Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-IR Optoelectronics: Materials and Devices XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Norman, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade lasers epitaxially grown on Silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rio-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Zurich - Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of III-V semiconductors on group-IV (001) substrates: Formation and burying of antiphase domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Molecular-Beam Epitaxy (ICMBE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the optical coupling between 2.3 μm GaSb diode lasers and passive waveguides for monolithic integration on Si platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paparella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPC53466.2022.9975716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588366v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on on-axis (001) Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Diaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Novel In-Plane Semiconductor Lasers XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2576790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336233v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the coupling efficiency between monolithically integrated GaSb laser diodes and SiNx waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared laser diodes grown on various on-axis III-V-on-Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Mid-Infrared Optoelectronic Materials and Devices (MIOMD-XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Guildford (on line), United Kingdom</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week (CSW2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stockholm (on line), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336700v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOLITHIC INTEGRATION OF MID-IR LASERS ON SILICON</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mid-IR lasers monolithically integrated on on-axis Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Teissier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop Epitaxial Growth and Fundamental Properties of Semiconductor Nanostructures (SemiconNano)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano (on line), Italy</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336686v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and High Hydrostatic Pressure Investigations of Epitaxially Grown 2.3-µm GaSb lasers on Si</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Anti-phase boundaries annihilation in the growth of GaSb on Silicon(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Mid-Infrared Optoelectronic Materials and Devices (MIOMD-XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Guildford (on line), United Kingdom</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (IC-MBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336838v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier recombination and temperature-dependence of GaInSb quantum well lasers for silicon photonics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336249v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etched-facets Mid-IR laser on on-axis Silicon substrate for photonic integrated circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, on line, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187613v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based Mid-IR lasers grown by MBE on Silicon(001)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of the coupling efficiency between monolithically integrated GaSb laser diodes and SiNx waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paparella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Mexico</w:t>
+              <w:t xml:space="preserve">15th Mid-Infrared Optoelectronic Materials and Devices (MIOMD-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Guildford (on line), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377236v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared III-V semiconductor lasers grown on (001)Silicon substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Temperature and High Hydrostatic Pressure Investigations of Epitaxially Grown 2.3-µm GaSb lasers on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. P. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Eales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Summer Topicals Meeting Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, On line, United States</w:t>
+              <w:t xml:space="preserve">15th Mid-Infrared Optoelectronic Materials and Devices (MIOMD-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Guildford (on line), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336669v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared laser diodes grown on various on-axis III-V-on-Si templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+                <w:t xml:space="preserve">Carrier recombination and temperature-dependence of GaInSb quantum well lasers for silicon photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. P. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week (CSW2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Stockholm (on line), Sweden</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336846v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-phase boundaries annihilation in the growth of GaSb on Silicon(001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Rio Calvo</w:t>
+                <w:t xml:space="preserve">MONOLITHIC INTEGRATION OF MID-IR LASERS ON SILICON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Ramonda</w:t>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (IC-MBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, Mexico</w:t>
+              <w:t xml:space="preserve">8th International Workshop Epitaxial Growth and Fundamental Properties of Semiconductor Nanostructures (SemiconNano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano (on line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336876v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR lasers monolithically integrated on on-axis Silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Sb-based Mid-IR lasers grown by MBE on Silicon(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336448v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Etched-facets Mid-IR laser on on-axis Silicon substrate for photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">Semiconductor and Integrated Optoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, on line, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402689v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on on-axis (001) Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared III-V semiconductor lasers grown on (001)Silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel A Diaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel In-Plane Semiconductor Lasers XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 IEEE Summer Topicals Meeting Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, On line, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184742v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared unipolar XBn and XBp superlattice photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisses Zavala-Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Optronics in Defence &amp; Security (OPTRO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR lasers sources monolithically integrated on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonex &amp; Vacuum Expo Digital Forum, Emerging Applications in Silicon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Oct 2020, on line, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InAsSb T2SL band parameters determination via magnetoabsorption and k.p modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwïn Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Electron Microscopy of (In,Ga)(Sb,Bi) epilayers and quantum wells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Epitaxial Integration of GaSb-based mid-IR devices on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bismuth-Containing Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Light Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327205v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transmission Electron Microscopy of (In,Ga)(Sb,Bi) epilayers and quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bismuth-Containing Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342613v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383950v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of In incorporation into GaSbBi alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lenggries, Germany</w:t>
+              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327229v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-beam epitaxy of GaInSbBi alloys and QWs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Study of In incorporation into GaSbBi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bismuth-Containing Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327216v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Molecular-beam epitaxy of GaInSbBi alloys and QWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Bismuth-Containing Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342614v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midwave infrared barrier detector based on Ga-free InAs/InAsSb type-II superlattice grown by molecular beam epitaxy on Si substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Cerba</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIP2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947798v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Midwave infrared barrier detector based on Ga-free InAs/InAsSb type-II superlattice grown by molecular beam epitaxy on Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Durlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QSIP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.39-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048639v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimonide-based optoelectronic devices grown on Si substrates (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Photonics XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10923-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performance analysis of InAs/GaSb T2SL photodetector for LWIR/VLWIR spectral domain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043558v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Integration of GaSb-based mid-IR devices on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexei Baranov</w:t>
+                <w:t xml:space="preserve">Characterization and performance analysis of InAs/GaSb T2SL photodetector for LWIR/VLWIR spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Changchun, China</w:t>
+              <w:t xml:space="preserve">Infrared Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342611v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide-based optoelectronic devices epitaxially grown on Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared InAs/GaSb type-II superlattice XBp barrier photodetector for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International nano-optoelectronics workshop (iNOW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">GDR Workshop NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078268v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and electro-optical characterizations of LWIR/VLWIR T2SL barrier photodetectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Antimonide-based optoelectronic devices epitaxially grown on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Costard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Infrared detection for space applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International nano-optoelectronics workshop (iNOW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082999v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+                <w:t xml:space="preserve">Electrical and electro-optical characterizations of LWIR/VLWIR T2SL barrier photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Workshop Infrared detection for space applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954906v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">InAs/GaSb thin layers directly grown on nominal (001)-Si substrate by MOCVD for the fabrication of InAs FINFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Alcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Metalorganic Vapor Phase Epitaxy (ICMOVPE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708047v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909068v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">InAs/GaSb T2SL photodetector operating in the VLWIR spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics (ICSO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910554v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cascade lasers grown on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+                <w:t xml:space="preserve">Material development for longwave and very-longwave InAs/GaSb superlattice barrier structures infrared photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Conf. on Laser Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078298v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the molecular beam epitaxy of GaSbBi alloys and quantum wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb-based IR Detector and Emitter Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (MBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Sb-based IR Detector and Emitter Materials, CSWeek 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078204v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/GaSb T2SL photodetector operating in the VLWIR spectral domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Costard</w:t>
+                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics (ICSO2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Crète, Greece</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056850v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material development for longwave and very-longwave InAs/GaSb superlattice barrier structures infrared photodetectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Development of Electron Beam Induced Current for diffusion length determination of VLWIR HgCdTe and MWIR T2SL based photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carl Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">QSIP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056846v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based IR Detector and Emitter Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sb-based IR Detector and Emitter Materials, CSWeek 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078599v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910556v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Electron Beam Induced Current for diffusion length determination of VLWIR HgCdTe and MWIR T2SL based photodetectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-IR Optoelectronic devices epitaxially grown on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIP2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.170-176</w:t>
+              <w:t xml:space="preserve">Mid-IR Optoelectronic devices epitaxially grown on Silicon, CLEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962904v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Development of GaSbBi for the Fabrication of Mid-IR Laser Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kudrawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kopaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Mid-IR Optoelectronics: Materials and Devices MIOMD-XIV (MIOMD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Flagstaff, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910535v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">On the origin of defects during III-Sb epitaxy on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Drube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Spring meeting, Symposium V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910543v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR Optoelectronic devices epitaxially grown on Silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the molecular beam epitaxy of GaSbBi alloys and quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kudrawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kopaczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-IR Optoelectronic devices epitaxially grown on Silicon, CLEO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Jose, United States</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (MBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078610v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of GaSbBi for the Fabrication of Mid-IR Laser Diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Quantum cascade lasers grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Kopaczek</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Mid-IR Optoelectronics: Materials and Devices MIOMD-XIV (MIOMD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Flagstaff, United States</w:t>
+              <w:t xml:space="preserve">18th Int. Conf. on Laser Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078153v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of defects during III-Sb epitaxy on Si(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring meeting, Symposium V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078642v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long wavelength type-II InAs/GaSb superlattice infrared detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Asplund</w:t>
+                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Technology and Applications XLIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796388v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared 2.7 µm GaSbBi/GaSb quantum well lasers studied under high hydrostatic pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+                <w:t xml:space="preserve">GaSb-based lasers in the telecom wavelength range monolithically integrated on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Mid-Infrared Optoelectronics: Materials and Devices (MIOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Flagstaff, United States</w:t>
+              <w:t xml:space="preserve">ECOC 2018, Workshop on Integrated Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327248v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based lasers in the telecom wavelength range monolithically integrated on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Garreau</w:t>
+                <w:t xml:space="preserve">Very long wavelength type-II InAs/GaSb superlattice infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagufta Naureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2018, Workshop on Integrated Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infrared Technology and Applications XLIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078228v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of Ga-free InAs/InAsSb superlattice XBn photodetector for high operating temperature in the midwave infrared domain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-Infrared 2.7 µm GaSbBi/GaSb quantum well lasers studied under high hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR workshop NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Mid-Infrared Optoelectronics: Materials and Devices (MIOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Flagstaff, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057385v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and elctro-optical characterization of LWIR/VLWIR T2SL barrier photon-detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of shallow versus deep etching on dark current and quantum efficiency in InAs/GaSb superlattice photodetectors and focal plane arrays for long wavelength infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marcks von Würtemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA and CNES whorkshop on IR detector for space applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QSIP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.158-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2018.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056842v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide-based XBn and XBp superlattices infrared barrier photodetectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and fabrication of Ga-free InAs/InAsSb superlattice XBn photodetector for high operating temperature in the midwave infrared domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Durlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Zavala-Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics od semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR workshop NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056840v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shallow versus deep etching on dark current and quantum efficiency in InAs/GaSb superlattice photodetectors and focal plane arrays for long wavelength infrared detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Electrical and elctro-optical characterization of LWIR/VLWIR T2SL barrier photon-detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIP2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA and CNES whorkshop on IR detector for space applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962902v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared InAs/GaSb type-II superlattice XBp barrier photodetector for space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimonide-based XBn and XBp superlattices infrared barrier photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses Zavala-Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Workshop NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics od semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057389v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTF and FPN measurements to evaluate midwave infrared T2SL focal plane arrays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Capacitance voltage profiling to determine doping in InAs/GaSb LWIR SL photodetector structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Durlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUANTUM SENSING AND NANO ELECTRONICS AND PHOTONICS XIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2251160⟩</w:t>
+              <w:t xml:space="preserve">Photonic West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628443v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based lasers epitaxially grown on Si</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of MWIR InAs/GaSb photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huffaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Infrared Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905141v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+                <w:t xml:space="preserve">MTF and FPN measurements to evaluate midwave infrared T2SL focal plane arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Caes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUANTUM SENSING AND NANO ELECTRONICS AND PHOTONICS XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States. pp.UNSP 101111D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905730v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic III-Sb lasers epitaxially grown on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School on Epitaxial Technologies of Novel materials and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Bi-content GaSbBi alloys for mid-IR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSWeek 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Electron Microscopy of Ga(Sb,Bi) Epilayers and Quantum Wells for Optoelectronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Bismuth-Containing Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Cerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InAsSb superlattice structure tailored for detection of the full midwave infrared spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Durlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUANTUM SENSING AND NANO ELECTRONICS AND PHOTONICS XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States. pp.UNSP 1011112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2250908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic bio-sensing based on highly doped semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+                <w:t xml:space="preserve">Integration of III-V materials on (001)-Si substrate for optoelectronic and nanoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics + Photonics (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905149v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">GaSb-based lasers epitaxially grown on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting, Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708282v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSbBi/GaSb quantum well laser diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Plasmonic bio-sensing based on highly doped semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Milla Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Barho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Trampert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Bismuth-Containing Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">Optics + Photonics (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327190v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+                <w:t xml:space="preserve">GaSbBi/GaSb quantum well laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, grenoble, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Bismuth-Containing Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891389v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSbBi alloys for mid-infrared optoelectronics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freiburg Infrared Colloqium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905746v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic III-Sb lasers epitaxially grown on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaSbBi alloys for mid-infrared optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Workshop on Molecular-Beam Epitaxy, (Euro-MBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Freiburg Infrared Colloqium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905184v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTIMONIDE-BASED SUPERLATTICE NANOSTRUCTURES TO DESIGN LONGWAVE INFRARED BARRIER DETECTORS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamorphic III-Sb lasers epitaxially grown on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomeeting-2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Workshop on Molecular-Beam Epitaxy, (Euro-MBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, St. Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779008v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modelling of longwave infrared InAs/GaSb superlattice barrier detectors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">ANTIMONIDE-BASED SUPERLATTICE NANOSTRUCTURES TO DESIGN LONGWAVE INFRARED BARRIER DETECTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Huffaker</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Symposium on Compound Semiconductors (ISCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomeeting-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Minsk, Belarus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813224537_0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905807v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance voltage profiling to determine doping in InAs/GaSb LWIR SL photodetector structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+                <w:t xml:space="preserve">Anti-phase boundary free GaSb layers grown on (001)-Si substrates by Metal Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Workshop on Metalorganic Vapour Phase Epitaxy (EW-MOVPE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628430v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of MWIR InAs/GaSb photodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Design and modelling of longwave infrared InAs/GaSb superlattice barrier detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huffaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">44th International Symposium on Compound Semiconductors (ISCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905818v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Beam Epitaxy and characterization of high Bi content GaSbBi alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Mid-Infrared Optoelectronics: Materials and Devices (MIOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327267v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brewster mode : optical monitoring of the semiconductor doping level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franziska Barho</w:t>
+                <w:t xml:space="preserve">3.8 μm Heterogeneously Integrated III-V on Silicon Micro-Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muneeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West OPTO (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903684v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate for telecom application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate emitting in the telecom wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Molecular Beam epitaxy (MBE2014)</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903740v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb grown by molecular beam epitaxy on silicon substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Beam Epitaxy and characterization of high Bi content GaSbBi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Mid-Infrared Optoelectronics: Materials and Devices (MIOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903638v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the localized surface plasmon wavelength in highly doped InAsSb/GaSb nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María-José Milla Rodrigo</w:t>
+                <w:t xml:space="preserve">Brewster mode : optical monitoring of the semiconductor doping level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Milla Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franziska Barho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West OPTO (SPIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903606v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of threading dislocations during III-Sb epitaxy on Si(001)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate for telecom application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Tournié</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
+              <w:t xml:space="preserve">19th Conference on Molecular Beam epitaxy (MBE2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903706v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate emitting in the telecom wavelength range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Garreau</w:t>
+                <w:t xml:space="preserve">Tuning of the localized surface plasmon wavelength in highly doped InAsSb/GaSb nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Milla Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Barho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Int. Symp. on Compound Semiconductors (ISCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">Photonic West OPTO (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903723v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiometric Characterization of Type-II InAs/GaSb Superlattice (T2SL) Midwave Infrared Photodetectors and Focal Plane Arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
+                <w:t xml:space="preserve">GaSb grown by molecular beam epitaxy on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408899v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.8 μm Heterogeneously Integrated III-V on Silicon Micro-Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Chen</w:t>
+                <w:t xml:space="preserve">Radiometric Characterization of Type-II InAs/GaSb Superlattice (T2SL) Midwave Infrared Photodetectors and Focal Plane Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ICSOS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903732v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate emitting in the telecom wavelength range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Castellano</w:t>
+                <w:t xml:space="preserve">On the origin of threading dislocations during III-Sb epitaxy on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Lelarge</w:t>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903690v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Epitaxy and characterization of high Bi content GaSbBi alloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaSb lasers grown on Silicon substrate emitting in the telecom wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">43rd Int. Symp. on Compound Semiconductors (ISCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327261v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Fano resonances in highly doped semiconductor plasmonic resonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InAs/GaSb NANOSTRUCTURE ENGINEERING TO DESIGN TYPE-II SUPERLATTICE MIDWAVE INFRARED PHOTODIODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomeeting – 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Minsk, Belarus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814696524_0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903562v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/GaSb NANOSTRUCTURE ENGINEERING TO DESIGN TYPE-II SUPERLATTICE MIDWAVE INFRARED PHOTODIODE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaInSb/AlInSb coupled QWs on GaSb for telecom laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomeeting – 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West, Opto-2015, Novel In-Plane Semiconductor Lasers XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779026v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaInSb/AlInSb coupled QWs on GaSb for telecom laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Observation of Fano resonances in highly doped semiconductor plasmonic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilianne N’tsame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lelarge</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Barho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, Opto-2015, Novel In-Plane Semiconductor Lasers XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903574v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly doped semiconductor plasmonics for mid-IR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. N’tsame Guilengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midwave infrared InAs/GaSb superlattice photodiode with a dopant-free p-n junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Flexibility properties of type-II InAs/GaSb SL to design MWIR pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Quantum Structure Infrared Photodetectors (QSIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.09.036⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216731v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility properties of type-II InAs/GaSb SL to design MWIR pin photodiodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Midwave infrared InAs/GaSb superlattice photodiode with a dopant-free p-n junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2076569⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Quantum Structure Infrared Photodetectors (QSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santa-Fe, United States. pp.76-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756182v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the InAs/GaSb superlattice period composition on the electro-optical performances of T2SL infrared photodiode</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influence of the InAs/GaSb superlattice period composition on the electro-optical performances of T2SL infrared photodiode</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903523v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the InAs/GaSb superlattice period composition on the electro-optical performances of T2SL infrared photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Influence of the InAs/GaSb superlattice period composition on the electro-optical performances of T2SL infrared photodiode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249953v2</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.55 µm GaSb-based lasers monolithically grown on Si substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the electro-optical performances of MWIR InAs/GaSb superlattice pin photodiode and FPA with asymmetrical designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on Molecular Beam epitaxy (MBE2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Defense + Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2050426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903137v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on type-II InAs/GaSb superlattice (T2SL) infrared photodetector : from MWIR to VLWIR spectral domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+                <w:t xml:space="preserve">1.55 µm GaSb-based lasers monolithically grown on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Conference on Molecular Beam epitaxy (MBE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Flagstaff, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786505v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCAD modeling and characterization of InAs/GaSb superlattice photodiode device for MWIR detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Progress on type-II InAs/GaSb superlattice (T2SL) infrared photodetector : from MWIR to VLWIR spectral domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. Mid-IR Optoelectronics-Materials &amp; Devices Conf (MIOMD XII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tenerife, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2304264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903206v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and measurement of optical properties in InAs/GaSb superlattice structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">TCAD modeling and characterization of InAs/GaSb superlattice photodiode device for MWIR detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trinité</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">12th Int. Mid-IR Optoelectronics-Materials &amp; Devices Conf (MIOMD XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903228v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR heterogeneous silicon photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hu</w:t>
+                <w:t xml:space="preserve">Modeling and measurement of optical properties in InAs/GaSb superlattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trinité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903127v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based active zones for laser emission at 1.55µm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lelarge</w:t>
+                <w:t xml:space="preserve">Mid-IR heterogeneous silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Compound Semiconductors (ISCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903487v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the InAs/GaSb thickness ratio on the radiometric performances of MWIR InAs/GaSb superlattice pin photodiodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">GaSb-based active zones for laser emission at 1.55µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Compound Semiconductors (ISCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903235v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant-free superlattice MWIR pin photodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Influence of the InAs/GaSb thickness ratio on the radiometric performances of MWIR InAs/GaSb superlattice pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903220v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the electro-optical performance of MWIR InAs/GaSb superlattice pin photodiodes and FPA with asymmetrical designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Dopant-free superlattice MWIR pin photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE “Infrared Technology and Applications XL"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903185v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épitaxie par jets moléculaires de semi-conducteurs à base d’antimoine sur substrat Si pour la photonique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the electro-optical performance of MWIR InAs/GaSb superlattice pin photodiodes and FPA with asymmetrical designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PULSE, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SPIE “Infrared Technology and Applications XL"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903148v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the p-type doping on the radiometric performances of MWIR InAs/GaSb superlattice photodiodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
+                <w:t xml:space="preserve">Épitaxie par jets moléculaires de semi-conducteurs à base d’antimoine sur substrat Si pour la photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">GDR PULSE, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070571v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration épitaxiale de lasers à base de GaSb sur substrat Si pour émission du proche au moyen IR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+                <w:t xml:space="preserve">Influence of the p-type doping on the radiometric performances of MWIR InAs/GaSb superlattice photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">QSIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903151v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based grating regrowth for mid-infrared optoelectronic devices</w:t>
+                <w:t xml:space="preserve">Intégration épitaxiale de lasers à base de GaSb sur substrat Si pour émission du proche au moyen IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IC-MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Flagstaff, United States</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805131v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrical and electro-optical characteristics of midwave infrared InAs/GaSb SL pin photodiodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giard</w:t>
+                <w:t xml:space="preserve">GaSb-based grating regrowth for mid-infrared optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N’tsame-Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IC-MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Flagstaff, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756718v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the electro-optical performances of MWIR InAs/GaSb superlattice pin photodiode and FPA with asymmetrical designs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of electrical and electro-optical characteristics of midwave infrared InAs/GaSb SL pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense + Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2050426⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2039200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786508v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Surface Plasmons Resonances on GaSb-based materials for Infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Plamsonics Magneto-optics 2013, IMAGINENANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/GaSb superlattice pin photodiode: choice of the SL period to enhance the temperature operation in the MWIR domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2001765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonides, a key-enabling-technology for integrated infrared photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">GaSb-based all-semiconductor mid-IR plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-German Workshop on “Nano-X Fundmental instruments and research on Novel Nanodevices” 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Photonics West (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864297v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide-based compound semiconductors and devices grown by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. N. Baranov</w:t>
+                <w:t xml:space="preserve">Integrated Thin-Film GaSb-based Fabry-Perot Lasers: Towards a Fully Integrated Spectrometer on a SOI Waveguide Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euro-Molecular Beam Epitaxy (Euro-MBE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE: Quantum Sensing and Nanophotonic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2000707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797215v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based all-semiconductor mid-IR plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">All-semiconductor plasmonics for mid-IR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optics + Photonics (SPIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864230v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Thin-Film GaSb-based Fabry-Perot Lasers: Towards a Fully Integrated Spectrometer on a SOI Waveguide Circuit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the GaSb layer thickness on the properties of InAs/GaSb SL photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE: Quantum Sensing and Nanophotonic Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th Int. Symp. on Compound Semiconductors 2013 (ISCS2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798001v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-semiconductor plasmonics for mid-IR applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimonide-based compound semiconductors and devices grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics + Photonics (SPIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">17th Euro-Molecular Beam Epitaxy (Euro-MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864287v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the GaSb layer thickness on the properties of InAs/GaSb SL photodiodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Antimonides, a key-enabling-technology for integrated infrared photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Int. Symp. on Compound Semiconductors 2013 (ISCS2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Chinese-German Workshop on “Nano-X Fundmental instruments and research on Novel Nanodevices” 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874659v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free plasmonics for infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Russian-French workshop on Nanosciences and Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/GaSb superlattice pin photodiode : choice of the SL period to enhance the temperature operation in the MWIR domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE “Quantum Sensing and Nanophotonic Devices X”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb-based compound lasers on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon &amp; Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects study in IR photodetectors by DLTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rubaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bauza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II-VI workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise measurements for the performance analysis of infrared photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-L. Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAsSb/GaSb lasers and photodetectors integrated on a silicon-on-insulator waveguide circuit for spectroscopic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Tournié</w:t>
+                <w:t xml:space="preserve">Optimization of InAs/GaSb superlattice pin photodiode design for the high temperature operation in the midwave infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maingue-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International workshop on opportunities and challenge in mid-infrared laser-based gas sensing (MIRSENS 2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.905976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861067v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the electro-optical performances of symmetrical and asymmetrical MWIR InAs/GaSb superlattice pin photodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of nucleation conditions on the properties of GaSb-based heterostructures grown by MBE on GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Conference on Molecular Beam epitaxy (MBE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786521v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of surface plasmons polaritons on arrays of doped and un-doped semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
+                <w:t xml:space="preserve">InGaAsSb/GaSb lasers and photodetectors integrated on a silicon-on-insulator waveguide circuit for spectroscopic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cerutti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International workshop on opportunities and challenge in mid-infrared laser-based gas sensing (MIRSENS 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862196v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the InAs/GaSb infrared detector technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Optronics in Defence and Security (OPTRO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CW operation at RT of Sb-based laser monolithically grown on Si substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE “Quantum Sensing and Nanophotonic Devices IX"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly doped semiconductors for mid-infrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR laser diodes epitaxially grown by Molecular Beam epitaxy on silicon substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Experimental study of surface plasmons polaritons on arrays of doped and un-doped semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Tournié</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Infrared Optoelectronics: Materials and devices (MIOMD-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861063v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated spectrometer and integrated detectors on Silicon-on-Insulator for short-wave infrared applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+                <w:t xml:space="preserve">Comparison of the electro-optical performances of symmetrical and asymmetrical MWIR InAs/GaSb superlattice pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics (CLEO) 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.914455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862205v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and localized plasmons polaritons on arrays of doped and un-doped semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
+                <w:t xml:space="preserve">Mid-IR laser diodes epitaxially grown by Molecular Beam epitaxy on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Infrared Optoelectronics: Materials and devices (MIOMD-XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861443v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrical and phototelectrical characterizations of InAs/GaSbSuperlattice MWIR photodiodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated spectrometer and integrated detectors on Silicon-on-Insulator for short-wave infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ryckeboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kuyken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics (CLEO) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862994v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of InAs/GaSb superlattice pin photodiode design for the high temperature operation in the midwave infrared range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Analysis of electrical and phototelectrical characterizations of InAs/GaSbSuperlattice MWIR photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756714v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nucleation conditions on the properties of GaSb-based heterostructures grown by MBE on GaAs substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Surface and localized plasmons polaritons on arrays of doped and un-doped semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntsame Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on Molecular Beam epitaxy (MBE2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">11th Infrared Optoelectronics: Materials and devices (MIOMD-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862182v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current developments in MBE growth of highly mismatched materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Photodétecteur à super réseaux InAs/GaSb pour une nouvelle génération de détecteur infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Molecular-Beam Epitaxy (Euro-MBE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Alpe d’Huez, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale du Réseau Doctoral en Microélectronique (JNRDM), Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831686v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous GaSb/SOI mid-infrared photonic integrated circuits for spectroscopic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performances Analysis of Symmetrical and Asymmetrical InAs/GaSb Superlattice pin Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dries van Thourhout</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaworowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Sensing and Nanophotonic Devices VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.874659⟩</w:t>
+              <w:t xml:space="preserve">Conference on Infrared Technology and Applications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.801213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.882133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641358v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark current and noise characterization to evaluate the performance of InAs/GaSb SL photodiodes operating in the mid-wave infrared domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb-based laser grown on Si substrate operating under cw above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II-VI Workshop, Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chicago, United States</w:t>
+              <w:t xml:space="preserve">38th Int. Symp. on Compound Semiconductors 2011, (ISCS2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858347v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic 6.3 Å GaInSb templates grown on GaAs substrates for mid-IR lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous GaSb/SOI mid-infrared photonic integrated circuits for spectroscopic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries van Thourhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Molecular-Beam Epitaxy (Euro-MBE 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Quantum Sensing and Nanophotonic Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.79451K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.874659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858325v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric InAs/GaSb superlattice pin photodiode to improve temperature operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Dark current and noise characterization to evaluate the performance of InAs/GaSb SL photodiodes operating in the mid-wave infrared domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Sensing and Nanophotonic Devices VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II-VI Workshop, Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641343v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance analysis of MWIR InAs/GaSb superlattice pin photodiodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphic 6.3 Å GaInSb templates grown on GaAs substrates for mid-IR lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Infrared Technology and Applications XXXVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Workshop on Molecular-Beam Epitaxy (Euro-MBE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alpe d'Huez, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641342v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances actuelles et perspectives des photodétecteurs à super réseaux InAs/GaSb</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Current developments in MBE growth of highly mismatched materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Détecteurs Infrarouges, SAGEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Molecular-Beam Epitaxy (Euro-MBE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alpe d’Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860430v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based laser grown on Si substrate operating under cw above room temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymmetric InAs/GaSb superlattice pin photodiode to improve temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaworowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Int. Symp. on Compound Semiconductors 2011, (ISCS2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Quantum Sensing and Nanophotonic Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.79451H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.869631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858339v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Analysis of Symmetrical and Asymmetrical InAs/GaSb Superlattice pin Photodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Noise performance analysis of MWIR InAs/GaSb superlattice pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaworowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tayibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Taalat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Jaworowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Infrared Technology and Applications XXXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.801213, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.882133⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.80120Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.883794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641337v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodétecteur à super réseaux InAs/GaSb pour une nouvelle génération de détecteur infrarouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Performances actuelles et perspectives des photodétecteurs à super réseaux InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale du Réseau Doctoral en Microélectronique (JNRDM), Paris</w:t>
+              <w:t xml:space="preserve">Journée Détecteurs Infrarouges, SAGEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860438v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties of InAs/GaSb Superlattice Detectors to Evaluate High Temperature Operation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Quantum Sensing and Nanophotonic Devices VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), France. pp.76081U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of InSb involving hydrogene plasma substrate cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fagnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb-based laser sources grown by molecular beam epitaxy on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2010, Novel In-Plane Semiconductor Lasers IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers moyen-infrarouge à base d’antimoine réalisés sur substrat Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journées Nano, Micro et Optoélectronique (JNMO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Dark current and noise measurements in InAs/GaSb superlattice detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jaworowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gravrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831153v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark current and noise measurements in InAs/GaSb superlattice detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756712v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of MWIR SL Photodiode using an asymmetrical period design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">GaSb based,1.55 µm laser monolithically integrated on Silicon substrates operating at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Int. Mid-IR Optoelectronics-Materials &amp; Devices Conference (MIOMD X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">22nd Int. Conf. on InP and Related Materials (IPRM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830942v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb based,1.55 µm laser monolithically integrated on Silicon substrates operating at room temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Improvement of MWIR SL Photodiode using an asymmetrical period design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Int. Conf. on InP and Related Materials (IPRM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">10th Int. Mid-IR Optoelectronics-Materials &amp; Devices Conference (MIOMD X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830913v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatments of Sb-based materials for infrared photodetectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb-based lasers grown on highly mismatched substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLMAT 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mid-Infrared Optoelectronics: Materials and Devices (MIOMD X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830991v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual carrier concentration in InAs/GaSb superlattice structures to define optimized midwave infrared photodiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exmatec Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based lasers grown on highly mismatched substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface treatments of Sb-based materials for infrared photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fagnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Optoelectronics: Materials and Devices (MIOMD X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">MOLMAT 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831036v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Integration of GaSb-based epitaxy on silicon-on-insulator: towards mid-infrared photonic integrated circuits for environmental and bio-medical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">GaSb based solar cells designed for high solar concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cammalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Van Thourhout</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th MIOMD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Thin films 2010 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831108v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb based solar cells designed for high solar concentration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Integration of GaSb-based epitaxy on silicon-on-insulator: towards mid-infrared photonic integrated circuits for environmental and bio-medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Foucaran</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Van Thourhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin films 2010 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">10th MIOMD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831005v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb based, 1.55 µm laser monolithically integrated on Silicon substrate operating at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Indium Phosphide and Related Materials (IPRM) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Kagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room Temperature, Continuous Wave Operation of an Sb-Based Laser Grown on GaAs Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics (HPSP-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.643-647</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401354v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimonide-based structures for photodiode and photovoltaic systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Frontiers of nanoscale spintronics, photodetection and photovoltaic"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics (HPSP-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.643-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826614v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR GaSb-based lasers on highly mismatched GaAs and Si substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antimonide-based structures for photodiode and photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and integrated Circuits (WOCSDICE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Workshop "Frontiers of nanoscale spintronics, photodetection and photovoltaic"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827647v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chemical etching procedures of antimonide-based materials for infrared detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Transport measurements on InAs/GaSb superlattice structures for mid-infrared photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International Meeting on Materials for Electronic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montpellier (FRANCE), France. pp.012030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828306v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport measurements on InAs/GaSb superlattice structures for mid-infrared photodiode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-IR Sb-based lasers grown on highly mismatched GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montpellier (FRANCE), France. pp.012030</w:t>
+              <w:t xml:space="preserve">36th Int. Symp. on Compound Semiconductors 2009, (ISCS2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536291v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR Sb-based lasers grown on highly mismatched GaAs and Si substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Surface treatment of antimonide-based materials by electrochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Int. Symp. on Compound Semiconductors 2009, (ISCS2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Chemistry and Applications (CIC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828229v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment of antimonide-based materials by electrochemical process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">New chemical etching procedures of antimonide-based materials for infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Chemistry and Applications (CIC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">2d International Meeting on Materials for Electronic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828281v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of laser operation at room-temperature of an Sb-based mid-infrared multi-quantum-well structure monolithically grown on a Silicon substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+                <w:t xml:space="preserve">Mid-IR GaSb-based lasers on highly mismatched GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and integrated Circuits (WOCSDICE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828217v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial intermixing in InAs/GaSb short-period-superlattices grown by molecular-beam-epitaxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of laser operation at room-temperature of an Sb-based mid-infrared multi-quantum-well structure monolithically grown on a Silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Workshop on Molecular-Beam Epitaxy (Euro-MBE 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827641v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature, Continuous Wave Operation of an Sb-Based Laser Grown on GaAs Substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial intermixing in InAs/GaSb short-period-superlattices grown by molecular-beam-epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Rybchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">15th European Workshop on Molecular-Beam Epitaxy (Euro-MBE 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828223v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatments of Sb-based photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aït-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boukredimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADICA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface properties of (Ga,In)(N,As) and (Ga,In)(As,Sb) materials systems grown by molecular beam epitaxy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvement material performances of InAs/GaSb superlattice photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tournié</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EXMATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825828v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement material performances of InAs/GaSb superlattice photodiodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Improvement performances of InAs/GaSb superlattice photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aït-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Grech</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">EXMATEC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401337v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement performances of InAs/GaSb superlattice photodiode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interface properties of (Ga,In)(N,As) and (Ga,In)(As,Sb) materials systems grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Konczewicz</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825856v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical properties of InAs/InSb/GaSb superlattices for mid-infrared applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium nanostrucutres : Physics and Technology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, St Petersbourg., Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodétecteurs infrarouges non redroidis à superréseaux InAs/GaSb : modélisation et caractérisation optique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Ferblantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Joullié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Journées Nano-Micro Electronique et Optoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysic FEMLAB modelling to evaluate mid-infrared photonic detector performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Joullié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2005, pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102053v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of new laser and detector structures for 3-5 μm midinfrared spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Karkhov, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.583464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New laser and detector structures for mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aït-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAOL'03. 1st International Conference on Advanced Optoelectronics and Lasers. Jointly with 1st Workshop on Precision Oscillations in Electronics and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Alushta, Ukraine. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAOL.2003.1250502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ observations of misfit dislocation motion in AlSb/GaSb dislocation filter layer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 326, pp.121946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1550-Nm-Pumped InAs-Based Terahertz Modulator Integrated in a WR1.0 Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajasoa Ratovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.406-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tthz.2026.3652817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-performance GaSb-based interband cascade lasers emitting at 4.7 µm grown on GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.568659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBE growth and properties of GaInAsSb alloys deep inside the miscibility gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sabardeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.128107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2025.128107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum spin Hall effect in III-V semiconductors at elevated temperatures: Advancing topological electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Emmerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adz2408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain relief and threading dislocation reduction in GaSb/AlSb/GaSb heterostructures grown on Si(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBE growth of GaSb on Ge-based templates grown on Si for mid-infrared photonics [Invited]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Cerdeira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.569432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single mode, distributed feedback interband cascade lasers grown on Si for gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (3), pp.031102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0242398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiprobe analysis to separate edge currents from bulk currents in quantum spin Hall insulators and to analyze their temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Benlemqwanssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.064059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward thin GaSb Buffer Layers Grown on On‐Axis (001) Silicon by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved light transmission for III-V lasers monolithically integrated on Si platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paparella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Remis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (22), pp.38994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.537703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of long-wave infrared band of microstructured heavily doped InAsSb on type II superlattice layer part 1: the photonic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ferlazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (8), pp.13438-13449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.516043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interband cascade lasers grown simultaneously on GaSb, GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (7), pp.11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.514069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of the Threading Dislocation Density in GaSb Layers Grown on Si(001) by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.2400126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensity noise and modulation dynamics of an epitaxial mid-infrared interband cascade laser on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.106103-1:106103-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0214252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering the Infrared Optical Response of Plasmonic Structures with ϵ‐Near‐Zero III‐V Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.2301656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring low doping level and short carrier lifetime in indium arsenide with a contactless terahertz technique at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (16), pp.165701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0167272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking the monolithic integration scenario: optical coupling between GaSb diode lasers epitaxially grown on patterned Si substrates and passive SiN waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Remis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paparella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01185-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitaxial Growth of III‐Vs on On‐Axis Si: Breaking the Symmetry for Antiphase Domains Control and Burying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202203050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the Optical Coupling Between GaSb Diode Lasers and Passive Waveguides: A Step Toward Monolithic Integration on Si Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Paparella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.6651206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jphot.2022.3203593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939599v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Phase Control during Epitaxial Hybridization of III‐V Semiconductors with Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.2100777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaSb-based laser diodes grown on MOCVD GaAs-on-Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.11268-11276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.419396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum well interband semiconductor lasers highly tolerant to dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Díaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1397-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.438272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magneto-spectroscopy investigation of InAs/InAsSb superlattices for midwave infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwïn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (5), pp.055704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal performance of GaInSb quantum well lasers for silicon photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. P. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), pp.101105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0042667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etched-cavity GaSb laser diodes on a MOVPE GaSb-on-Si template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (14), pp.20785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.397164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-infrared laser diodes epitaxially grown on on-axis (001) silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.388383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InAs-based quantum cascade lasers grown on on-axis (001) silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.041302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance analysis of an InAs/GaSb superlattice barrier photodetector covering the full LWIR spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagufta Naureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opto-Electronics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/opelre.2020.134425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Interaction of Extended Defects as the Origin of Step Bunching in Epitaxial III–V Layers on Vicinal Si(001) Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Niehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.1900290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201900290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular-beam epitaxy of GaInSbBi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Highly Mismatched Semiconductors Alloys: from Atoms to Devices, 126 (15), pp.155304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5096226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal stability and correctability of a MWIR T2SL focal plane array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2018.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of an InAs/GaSb type-II superlattice barrier photodetector operating in the LWIR domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.055012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5094703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular-beam epitaxy of GaSb on 6°-offcut (001) Si using a GaAs nucleation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.125299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type I GaSb 1-x Bi x /GaSb quantum wells dedicated for mid infrared laser applications: Photoreflectance studies of bandgap alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kudrawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kopaczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gladysiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (20), pp.205706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5094159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the MTF of a MWIR T2SL focal plane array in IDDCA configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2018.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ determination of the growth conditions of GaSbBi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the origin of threading dislocations during epitaxial growth of III-Sb on Si(001): A comprehensive transmission electron tomography and microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Niehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.121 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure and interface analysis of emerging Ga(Sb,Bi) epilayers and Ga(Sb,Bi)/GaSb quantum wells for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal description of III-V/Si epitaxial growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.060401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.060401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission electron microscopy of Ga(Sb, Bi)/GaSb quantum wells with varying Bi content and quantum well thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (9), pp.094006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aad5c4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cascade lasers grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24723-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (30), pp.1801585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201801585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti phase boundary free GaSb layer grown on 300 mm (001)-Si substrate by metal organic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface energy analysis of III–V islands on Si (001) in the Volmer-Weber growth mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (19), pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5055056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of InAs/GaSb superlattice infrared barrier detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.402 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of antimonide based material grown by molecular epitaxy on vicinal silicon substrates via a low temperature AlSb nucleation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 477, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature continuous-wave operation in the telecom wavelength range of GaSb-based lasers monolithically grown on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4983389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular beam epitaxy and characterization of high Bi content GaSbBi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 477, pp.144-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron tomography on III-Sb heterostructures on vicinal Si(001) substrates: Anti-phase boundaries as a sink for threading dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Niehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.5 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaSbBi/GaSb quantum well laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localized surface plasmon resonance frequency tuning in highly doped InAsSb/GaSb one-dimensional nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bomers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/42/425201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metamorphic III–V semiconductor lasers grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (03), pp.218 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2016.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray diffraction study of GaSb grown by molecular beam epitaxy on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 439, pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a limiting mechanism in GaSb-rich superlattice midwave infrared detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail S. Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">III-V-on-silicon integrated micro - spectrometer for the 3 μm wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muneeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.009465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic structure of InAs/GaSb superlattice for the modelling of MWIR pin photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.81 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the p-type doping on the radiometric performances of MWIR InAs/GaSb superlattice photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2014.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon surface preparation for III-V molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaSb-based composite quantum wells for laser diodes operating in the telecom wavelength range near 1.55- μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (10), pp.101102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InAs/GaSb Superlattice Photodiodes Operating in the Midwave Infrared Spectral Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry &amp; Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05 (06), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0398.1000197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano-like resonances sustained by Si doped InAsSb plasmonic resonators integrated in GaSb matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilianne Ntsame Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Barho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.029423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon-Based Photonic Integration Beyond the Telecommunication Wavelength Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Roelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utsav Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannicha Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.394 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2294460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum efficiency investigations of type-II InAs/GaSb midwave infrared superlattice photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haïdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical modeling of InAs/GaSb superlattice mid-wavelength infrared pin photodiode to analyze experimental dark current characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (11), pp.113101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the period thickness and composition on the electro-optical properties of type-II InAs/GaSb midwave infrared superlattice photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/1/015101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical index measurement of InAs/GaSb type-II superlattice for mid-infrared photodetection at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Steveler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiometric and noise characteristics of InAs-rich T2SL MWIR pin photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon-on-insulator spectrometers with integrated GaInAsSb photodiodes for wide-band spectroscopy from 1510 to 2300 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ryckeboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muneeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.006101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical characterizations of asymmetric InAs/GaSb superlattice MWIR photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.32 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2012.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon-based heterogeneous photonic integrated circuits for the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Roelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utsav Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannicha Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.001523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">III–V/Silicon Photonics for Short-Wave Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Roelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Kuyken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannicha Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.292 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2011.2178090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localized surface plasmon resonances in highly doped semiconductors nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N'Tsame Guilengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4760281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Current and Noise Measurements of an InAs/GaSb Superlattice Photodiode Operating in the Midwave Infrared Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (10), pp.2714 - 2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-012-2035-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of evanescently-coupled and grating-assisted GaInAsSb photodiodes integrated on a silicon photonic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannicha Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.011665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous Integration of GaInAsSb p-i-n Photodiodes on a Silicon-on-Insulator Waveguide Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nannicha Hattasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gassenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (23), pp.1760 - 1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2169244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence performances of InAs/GaSb superlattice photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaworowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (3), pp.258-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2010.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous-wave operation above room temperature of GaSb-based laser diodes grown on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (12), pp.121113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3644983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise Characterization of Midwave Infrared InAs/GaSb Superlattice pin Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaworowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.242-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2093877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-infrared InAs/GaSb strained layer superlattice detectors with nBn design grown on a GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Plis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.D. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8), pp.085010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/25/8/085010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial intermixing in InAs/GaSb short-period-superlattices grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3291666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaSb-Based Laser, Monolithically Grown on Silicon Substrate, Emitting at 1.55 mu m at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (8), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2042591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Background carrier concentration in midwave and longwave InAs/GaSb type II superlattices on GaAs substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khoshakhlagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (5), pp.051109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A type-II superlattice period with a modified InAs to GaSb thickness ratio for midwavelength infrared photodiode performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (25), pp.251113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface properties of (Ga,In)(N,As) and (Ga,In)(As,Sb) materials systems grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311, pp.1739-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of midwave infrared InAs/GaSb superlattice photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3174439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wet etching and chemical polishing of InAs/GaSb superlattice photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/6/065010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (3), pp.643 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200880520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unambiguous determination of carrier concentration and mobility for InAs/GaSb superlattice photodiode optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.033709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3191175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature operation of a 2.25 μm electrically pumped laser fabricated on a silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3082098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of mid-infrared InAs/GaSb superlattice detectors for room temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (9-10), pp.611 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2008.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface analysis of InAs/GaSb superlattice grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301-302, pp.889 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.11.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical properties of short period InAs/GaSb superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.1494 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200674136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103689v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncooled InAs/GaSb superlattice photovoltaic detector operating in the mid-wavelength infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (Issue: 6), pp.362- 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20058045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBE growth and characterization of type-II InAs/GaSb superlattices for mid-infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 274 (1-2), pp. 6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAOL.2003.1250502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characterization of symmetric InAs/GaSb superlattices for detection in the 3-5µm spectral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joullié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2005.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of physical properties of antiphase boundaries in III-V epitaxial layer on silicon with conductive tip atomic force microscopy (C-AFM) and with Kelvin Probe Force Microscopy (KPFM) techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threading and misfit dislocations study by Electron Channeling Contrast Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Meguekam-Sado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro MBE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MatEpi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of gasb on Ge, Ge-On-Si and SIGE-On-Si platforms for integrated MID infra-red photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Direct growth of GaSb on Ge, Ge-on-Si and SiGe-on-Si platforms for integrated mid infra-red photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sète, France. </w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738104v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo simulation of GaAs growth on (001) Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sète, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-I and type-II interband cascade lasers emitting around 2.7 µm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct growth of gasb on Ge, Ge-On-Si and SIGE-On-Si platforms for integrated MID infra-red photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Isella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoelectronique (JNMO) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sète, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738411v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of GaSb on Ge, Ge-on-Si and SiGe-on-Si platforms for integrated mid infra-red photonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Type-I and type-II interband cascade lasers emitting around 2.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoelectronique (JNMO) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737853v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR Sb-based Interband cascade lasers on metamorphic substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Type-II Interband cascade lasers grown on (100) GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nano-Optoelectronics Workshop (iNOW) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Würzburg, Germany. 2023</w:t>
+              <w:t xml:space="preserve">21st European Workshop on Molecular Beam Epitaxy (EuroMBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282939v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICLs à 3,3 µm sur substrats de GaSb, GaAs et Si (001)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of AlSb dislocation filter layer during GaSb‐on‐Si epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Graser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gad Kombila</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MatEpi 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">Euro MBE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282846v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of AlSb dislocation filter layer during GaSb‐on‐Si epitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MIR Sb-based Interband cascade lasers on metamorphic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro MBE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">International Nano-Optoelectronics Workshop (iNOW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Würzburg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739795v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-II Interband cascade lasers grown on (100) GaAs substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">ICLs à 3,3 µm sur substrats de GaSb, GaAs et Si (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Workshop on Molecular Beam Epitaxy (EuroMBE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t>
+              <w:t xml:space="preserve">GDR MatEpi 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282761v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ determination of the optimized growth conditions of GaSbBi alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Bismuth-Containing Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga(In)SbBi alloys for mid-IR applications: growth and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées Nano, Micro et Optoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cap Esterel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSbBi/GaSb quantum wells for Mid-Infrared: growth and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kudrawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kopaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of high Bi-content GaSbBi alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Workshop on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40144,147 +40278,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological field-effect memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selena Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Emmerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40294,297 +40428,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.75–1.1-THz Waveguide-Integrated Amplitude Modulator based on InAs photo-excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. IEEE, pp.1-2, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguide-integrated optically-controlled THz modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference on Infrared, Millimeter and Terahertz Waves, IRMMW-THz 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. IEEE, pp.1-2, 2022, International Conference on Infrared, Millimeter, and Terahertz Waves, IRMMW-THz, 978-172819427-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40594,91 +40728,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épitaxie et étude de matériaux et composants à semiconducteurs antimoniurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03160492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40688,431 +40822,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSbBi alloys and heterostructures: fabrication and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kudrawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kopaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang, Shumin and Lu, Pengfei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bismuth-Containing Alloys and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Series in Materials Science, pp.125-161, 2019, 978-981-13-8077-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-8078-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Integration of Antimonide-Based Semiconductor Lasers on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Baranov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, Academic Press, pp.1-25, 2018, Semiconductor and Semimetals, 978-0-12-815099-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.semsem.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaSb Lasers Grown on Silicon Substrate for Telecom Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.625-635, 2018, 978-0-12-812136-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-812136-8.00029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41122,114 +41256,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superréseaux InAs/GaSb réalisés par épitaxie par jets moléculaires pour photodétection à 300 K dans le moyen-infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00618583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId844"/>
+      <w:footerReference w:type="default" r:id="rId847"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41297,51 +41431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6463EC2A"/>
+    <w:nsid w:val="776EF5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41528,51 +41662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bobjb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1930-1984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074248979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9448-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baumbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Emmerling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabardeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reverchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2025.128107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05283375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Silvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacaze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calcaterra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cerdeira Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.569432" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05457296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paparella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Remis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gureghian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferlazzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.516043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04820405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaminga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01185-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fehlen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge Bartolome" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphot.2022.3203593" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#239;n Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Fitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Read" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Marko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Duffy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042667" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.438272" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184763v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Lai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419396" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda H&#246;glund" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufta Naureen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Costard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/opelre.2020.134425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niehle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900290" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nghiem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#246;glund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delorme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naureen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094703" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudrawiec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopaczek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gladysiewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094159" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Primot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.11.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.055" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TX92DB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aad5c4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024199" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055056" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080206v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.05.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.03.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983389" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delorme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madiomanana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.04.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.01.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRG4NWZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984799" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626680v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyun Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.24" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.01.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delmas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail S. Licht" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948670" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626678v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muneeb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruocco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009465" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/425201" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626343v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914884" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626346v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.07.034" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.12.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756721v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0398.1000197" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626280v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilianne Ntsame Guilengui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Barho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029423" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623780v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Roelkens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsav Dave" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannicha Hattasan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2294460" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ha&#239;dar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890309" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623575v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895983" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/1/015101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897273" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14022" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryckeboer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hattasan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pathak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006101" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621428v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001523" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621251v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2012.12.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619607v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Roelkens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. J. Green" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kuyken" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2011.2178090" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620112v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2035-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGRJNMMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N'Tsame Guilengui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4760281" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619611v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011665" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2169244" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641327v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2010.12.025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9C26PSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Reboul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644983" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641330v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2093877" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618582v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291666" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539210v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2042591" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641375v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoshakhlagh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaeckel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hains" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Dawson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457908" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529940" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Plis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Sharma" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/8/085010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J3VD9DKK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618128v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174439" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618130v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaghi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Rodriguez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A1454A0932C08ED59C36CDBCDC83CFA00423988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617839v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082098" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462048v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ishikawa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.039" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW2367-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617352v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.02.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5HFXNP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103689v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674136" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756643v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.284" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBV89P6X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327783v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20058045" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327829v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.09.088" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K6XV6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2005.02.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVRK3XP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutorbe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454970v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC65510.2025.11282355" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095424v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997754v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454901v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934677v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738266v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739768v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Richter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738225v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabardeil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trinite" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996188v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Ndemengoye-Kombila" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003764" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754234v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunah Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaminga" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739882v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739759v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245650v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738303v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771073v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Baranov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio-Calvo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906450v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975716" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336700v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336686v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ellis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Eales" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336249v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377236v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336669v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336846v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336448v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043516v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Zavala-Moran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouschet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327205v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Luna" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327229v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327216v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947798v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Durlin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.006" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342612v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043558v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hoglund" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342611v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078268v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082999v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078204v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056850v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056846v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Asplund" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078599v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962904v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y&#232;che" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078610v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078153v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078642v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niehle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drube" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796388v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivanov" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292977" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327248v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marko" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078228v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057385v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056842v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056840v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait-Kaci" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962902v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcks von W&#252;rtemberg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.036" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057389v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rossignol" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628443v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nghiem" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Caes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251160" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905141v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905208v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905735v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905702v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628434v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250908" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905149v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Milla Rodrigo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada Flores" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327190v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905746v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905184v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779008v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0108" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905807v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huffaker" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628430v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251153" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905818v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327267v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903684v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Milla Rodrigo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903740v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903638v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903606v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903706v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903723v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408899v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nghiem" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903732v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903690v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327261v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903562v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilianne N&#8217;tsame" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779026v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814696524_0132" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903574v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903569v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N&#8217;tsame Guilengui" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756182v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076569" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903523v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903137v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304264" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903206v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinit&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903228v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haidar" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903127v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelkens" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dave" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hu" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903487v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903235v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903220v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903148v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070571v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903151v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805131v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N&#8217;tsame-Guilengui" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756718v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039200" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786508v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2050426" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875563v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntsame Guilengui" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756716v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001765" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864297v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Reboul" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797215v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864230v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798001v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000707" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864287v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874659v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864257v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864247v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796958v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Reboul" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875555v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubaldo" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunner" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauza" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786509v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Nghiem" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauvy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578996" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861067v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786521v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914455" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862196v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861116v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861107v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862980v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861063v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862205v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuyken" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861443v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862994v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756714v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingue-Wilson" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905976" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862182v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831686v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641358v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Thourhout" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874659" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858347v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858325v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641343v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869631" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641342v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tayibi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883794" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860430v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858339v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860438v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830953v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagnou" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830461v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831640v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756712v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jaworowicz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gravrand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840016" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830942v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montes" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830913v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830991v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831036v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831108v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Thourhout" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831005v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cammalleri" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828237v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826614v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827647v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828306v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828229v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828281v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828217v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827641v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Hong" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Rybchenko" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828223v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825849v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukredimi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825828v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401337v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825856v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103333v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joulli&#233;" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Kononenko" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102206v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102053v4" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756650v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chevrier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583464" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756652v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL.2003.1250502" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992047v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam-Sado" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738104v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calcaterra" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738181v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738411v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737853v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739795v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327276v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327294v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327289v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kudrawiec" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327303v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408357v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Barragan" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04282977v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesler" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reck" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299360" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229373v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895784" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160492v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326182v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8078-5_6" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02342602v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2018.08.002" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02342603v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castellano" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiomanana" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812136-8.00029-3" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618583v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bobjb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1930-1984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074248979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9448-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goutorbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paparella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC65510.2025.11282355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Remis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Richter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabardeil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trinite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Ndemengoye-Kombila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Silvestre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunah Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaminga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heming Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Baranov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio-Calvo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ellis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Marko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Eales" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Fitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Read" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Duffy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge Bartolome" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses Zavala-Moran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouschet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#239;n Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Luna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delorme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327229v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Durlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hoglund" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rossignol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda H&#246;glund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#246;glund" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moeyaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Alcotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naureen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Costard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rossignol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Asplund" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Y&#232;che" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078610v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delorme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudrawiec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopaczek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078642v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niehle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drube" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078204v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufta Naureen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292977" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327248v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Marko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcks von W&#252;rtemberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057385v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait-Kaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251153" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905818v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huffaker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nghiem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Caes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251160" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905208v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891383v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250908" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905141v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Milla Rodrigo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Barho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada Flores" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905184v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madiomanana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0108" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891389v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327261v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muneeb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruocco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Milla Rodrigo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nghiem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814696524_0132" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903574v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilianne N&#8217;tsame" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903569v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N&#8217;tsame Guilengui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076569" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2050426" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903137v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786505v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304264" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinit&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haidar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903127v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelkens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dave" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hattasan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903487v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903235v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903220v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903151v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N&#8217;tsame-Guilengui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756718v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039200" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875563v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntsame Guilengui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756716v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001765" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000707" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797215v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Reboul" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864257v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Reboul" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875555v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubaldo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunner" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauza" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786509v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Nghiem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauvy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578996" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756714v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingue-Wilson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905976" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861067v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861107v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862980v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862196v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914455" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862205v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryckeboer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuyken" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862994v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861443v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860438v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858339v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641358v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Thourhout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874659" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858325v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641343v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.869631" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tayibi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883794" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860430v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fagnou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830461v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831640v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756712v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jaworowicz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gravrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840016" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830913v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830942v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Reboul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830991v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831005v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cammalleri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831108v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Thourhout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828237v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826614v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828229v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828281v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828306v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827647v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828217v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827641v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Hong" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Rybchenko" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825849v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukredimi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mebarki" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401337v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825856v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825828v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ishikawa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103333v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joulli&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Kononenko" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102206v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102053v4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756650v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chevrier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583464" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL.2003.1250502" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470979v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121946" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610403v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fehlen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2026.3652817" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454793v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabardeil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregoire" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reverchon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinite" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2025.128107" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baumbach" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Emmerling" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2408" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05457296v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268051" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05283375v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacaze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calcaterra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cerdeira Oliveira" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.569432" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912746v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242398" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739667v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537703" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569013v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gureghian" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferlazzo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.516043" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04820405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaminga" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214252" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002548v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301656" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136332v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01185-4" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779758v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphot.2022.3203593" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184763v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Shi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Lai" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.419396" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417026v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.438272" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184764v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042667" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042928v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/opelre.2020.134425" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342615v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niehle" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900290" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326087v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096226" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864715v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nghiem" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.10.028" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162607v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094703" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154946v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polak" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gladysiewicz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094159" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864708v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeck" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Primot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.11.004" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080206v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.05.010" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754869v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.055" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TX92DB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770179v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024199" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080292v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aad5c4" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954336v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.024" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913668v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055056" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626984v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.03.001" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755268v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.04.003" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626979v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983389" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755264v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.048" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626953v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.01.018" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRG4NWZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626914v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984799" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626670v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milla" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barho" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bomers" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/42/425201" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626680v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyun Liu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.24" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626675v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.01.005" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626682v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail S. Licht" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948670" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626678v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009465" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626343v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.035" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626346v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.07.034" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626282v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.12.004" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626349v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914884" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756721v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0398.1000197" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626280v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilianne Ntsame Guilengui" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029423" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623780v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Roelkens" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsav Dave" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannicha Hattasan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2294460" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623607v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viale" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ha&#239;dar" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890309" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623575v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895983" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623652v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/1/015101" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623783v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdun" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897273" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623612v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14022" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620504v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pathak" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.006101" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621251v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2012.12.006" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621428v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001523" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619607v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Roelkens" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. J. Green" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kuyken" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2011.2178090" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619628v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N'Tsame Guilengui" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4760281" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620112v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2035-4" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGRJNMMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619611v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011665" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618842v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2169244" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641327v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2010.12.025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9C26PSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641322v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644983" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641330v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2093877" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641377v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Plis" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakrishnan" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Sharma" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/8/085010" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J3VD9DKK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618582v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291666" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539210v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2042591" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641375v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoshakhlagh" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaeckel" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hains" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Dawson" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457908" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641365v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529940" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462048v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.10.039" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW2367-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618128v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3174439" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618130v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chaghi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Rodriguez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/6/065010" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A1454A0932C08ED59C36CDBCDC83CFA00423988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617839v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082098" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617352v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.02.004" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5HFXNP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756643v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.284" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBV89P6X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103689v3" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674136" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327783v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20058045" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327829v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.09.088" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K6XV6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330470v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2005.02.007" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVRK3XP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992047v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam-Sado" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737853v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calcaterra" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738181v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738104v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738411v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739795v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327276v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327294v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327289v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kudrawiec" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327303v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408357v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Barragan" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04282977v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesler" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reck" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299360" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229373v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895784" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160492v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326182v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8078-5_6" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02342602v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2018.08.002" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02342603v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castellano" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiomanana" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812136-8.00029-3" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618583v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>