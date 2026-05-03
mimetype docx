--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bocquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (Professeur des universités) à l'université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - 63ème section CNU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de rattachement actuelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Matériaux Microélectronique Nanosciences de Provence (Im2np)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Im2np, UMR CNRS 7334 et Université d'Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.im2np.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Mémoires - Département ASCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composante d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT dpt GEII de Marseille</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iut.univ-amu.fr/departements/geii-marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Co-responsable de l'équipe Mémoires de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du conseil scientifique de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Co-responsable de la 2ème année du cycle préparatoire intégrée de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Responsable d'année du département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Responsable d'un parcours d'enseignement au département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2017 : Habilitation à diriger les recherches (HDR), Université d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2009 : Thèse de doctorat en Micro&NanoElectronique de l'INPG, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Master NanoTechnologies Université Joseph Fourier, Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 : Diplôme d'ingénieur ENSERG - INPG, Grenoble, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume : Environ 2500 HETD enseignées depuis 2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Niveaux : Cycle préparatoire (2A), école d'ingénieur (3A-4A-5A), formation continue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Matières enseignés : Base de l'électronique numérique, microcontrôleur, électrotechnique, physique et technologie des composants à semi-conducteur, mémoires non-volatiles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots-clefs thématiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technologies mémoires émergentes, micro-nanoélectronique, électronique flexible, mémoires non-volatiles, mémoires résistives, RRAM, CBRAM, PCM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microscopie champ proche (AFM, EFM, KPFM, C-AFM), caractérisation électrique sous pointes, modélisation physique, modélisation compacte</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et caractérisation des mémoires innovantes : RRAM, PCRAM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement technologique de dispositifs mémoires sur support souple\\</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation de nouvelles architectures mémoires de type EEPROM/Flash</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication en tant que participant (P) ou coordinateur (C) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Neuronic (2019-2023) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IPCEI Nano2022 (2019-2022) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNICO Chist-ERA (2019-2022) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Reflex (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Dipmem (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot POLYMEM (2014) (P)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises Nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jurys de thèse : 2 en tant que président, 4 en tant que rapporteur et 1 en tant que Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Expertise de dossiers AGIR-PEPS, ANR, IRS, projet region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre de la commission de Spécialité de la 63ème section collège B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en co-encadrement soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 thèses en co-encadrement en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de thèses sous contrat CIFRE et CTBU CEA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dissémination scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">105 publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25 revues internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">54 proceedings de conférences internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 articles de vulgarisation scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 conférences invitées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 brevet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logarithmic memristor-based Bayesian machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pontlevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-025-00360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Operation and Solder Reflow Compatibility in BEOL-Integrated 16-Kb HfO₂: Si-Based 1T-1C FeRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3138360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-dependent synaptic plasticity: Unsupervised probabilistic Hebbian plasticity rule based on neurons membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Balafrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, 983950, 12 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.983950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Weak Reset Process in HfO x Resistive Memory for Deep Learning Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.4925-4932. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3108479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of area scaling on the ferroelectric properties of back-end of line compatible Hf 0.5 Zr 0.5 O 2 and Si:HfO 2 -based MFM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.062904. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and reliability aspects of 40 nm eSTM™ architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114266. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OxRAM+OTS optimization for Binarized Neural Network hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.014001. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac31e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Biologically Plausible Implementation of Binarized Neural Networks With Differential Hafnium Oxide Resistive Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Ternary Weights With Resistive RAM Using a Single Sense Operation per Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtzlin Tifenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3031627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Event Detection and Self-Termination Programming Circuit for Energy Efficient ReRAM Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.748-752. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2908967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Computing for Hardware Implementation of Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Change Memory: A Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 57 (4S), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.04FE13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-bridge memory cells based on a nano-porous electrodeposited GeSbTe alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela P. Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H (kees) De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aae6db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Phase-Change Memory Compact Model for Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2862155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance controllability and variability improvement in a TaO x -based resistive memory for multilevel storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (23), pp.233104. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based FPGA for “Normally Off, Instantly On” applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun Turkyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2441 - 2451. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and stability analysis of bipolar OxRRAM-based Non-Volatile 8T2R SRAM as solution for information back-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Flip-Flop Based on Unipolar ReRAM for Power-Down Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge2Sb2Te5 layer used as solid electrolyte in conductive-bridge memory devices fabricated on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of parasitic trapping in alumina used as blocking oxide for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3535552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent physical modeling of set/reset operations in unipolar resistive-switching memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (26), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3605591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hafnium-aluminate alloys in view of integration as interpoly dielectrics of future Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1540 - 1546. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-forward learning exploiting low-voltage reset of RRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hawa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Daniel Aguirre-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akib Iftakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2024 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM50854.2024.10873562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Printed Conductive-Bridge Memory Devices Based on Mesoporous SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS57599.2023.10220375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian In-Memory Computing with Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-E Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iedm45741.2023.10413773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimode Hybrid Memristor-CMOS Prototyping Platform Supporting Digital and Analog Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bersani-Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 28th Asia and South Pacific Design Automation Conference (ASP-DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tokyo (Japan), France. pp.184-185, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3566097.3567944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Memristor Delay-Based Logic In-Memory Ternary Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SNW57900.2023.10183957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Window in Si:HfO 2 FeRAM arrays: Performance Improvement and Extrapolation at Advanced Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2023 - 2023 IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Monterey (CA), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW56887.2023.10145972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S1R sub-threshold operation in Crossbar arrays for low power BNN inference computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rummens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2022 - IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW52921.2022.9779253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03707392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Overhead Implementation of Binarized Neural Networks Employing Robust 2T2R Resistive RAM Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2021 - IEEE 47th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Electron Source Side Injection Comprehension in 40nm eSTM™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPC: A Configurable Analog Pop-Count Circuit for Near-Memory Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lansing, France. pp.158-161, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS47672.2021.9531919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16kbit HfO 2 :Si-based 1T-1C FeRAM Arrays Demonstrating High Performance Operation and Solder Reflow Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual IEEE International Electron Devices Meeting (IEDM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-Se-Sb-N-based OTS scaling perspectives for high-density 1S1R crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresde, Germany. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing the unreliability of memory devices for neuromorphic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2020 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2020, Dallas (Texas), United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS45951.2020.9128346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory Resistive RAM Implementation of Binarized Neural Networks for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.690-695, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power In-Memory Implementation of Ternary Neural Networks with Resistive RAM-Based Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Genova (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS48895.2020.9073877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density 3D Monolithically Integrated Multiple 1T1R Multi-Level-Cell for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esmanhotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco (virtual), United States. pp.36.5.1-36.5.4, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Centric Neuromorphic Computing With Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Circuits and Systems Conference (BiOCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding Bit Error Tolerance of Resistive RAM-Based Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intellignence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hsinshu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS.2019.8771544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 for Memory Applications: Impact of Si Doping Technique and Bias Pulse Engineering on Switching Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog-Digital Learning with Differential RRAM Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Binarized Neural Networks with Magnetoresistive RAM without Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE / ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of BEOL-compatible ferroelectric Hf 0.5 Zr 0.5 O 2 scaled FeRAM co-integrated with 130nm CMOS for embedded NVM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory and Error-Immune Differential RRAM Implementation of Binarized Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirztlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.20.6.1-20.6.4, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCM compact model: Optimized methodology for model card extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Austin, United States. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02188521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Laser Attack and High Temperature Heating on HfO2-based OxRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching in Phase-Change Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Solid State Devices and Materals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash gate optimized process and integration for electrical performances requirement on advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Semiconductor Manufacturing (ISSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSM.2016.7934533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality and reliability of resistive RAM (RRAM) for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL SYMPOSIUM ON VLSI TECHNOLOGY, SYSTEMS AND APPLICATION (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Laser Pulse On HfO$_2$-based RRAM Cells Reliability and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON MICROELECTRONIC TEST STRUCTURES (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical sensitivity of flash gate dimension spread on electrical performances for advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bégouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 26th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saratoga Springs, United States. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMC.2015.7164428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SET temperature on data retention performances of HfO2-based RRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 6th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Taipei, France. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2014.6849355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memories: Which applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Oucheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of ECM memories based on a Ge2Sb2Te5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed complementary organic thin film transistors based decoder for ferroelectric memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2014 - 40th European Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice Lido, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2014.6942034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impact (up to 200°C) on performance and reliability of HfO2-based RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2013.6582112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti and Pt electrodes on resistance switching variability of HfO$_2$-based Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 symposium L: Novel functional materials and nanostructures for innovative non-volatile memory devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance switching variability in HfO2-based memory structures with different electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar ReRAM Based Non-­‐Volatile Flip-­‐flops for Low-­‐Power Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrical variability of resistive-switching memory devices based on NiO oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 42nd Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges for prototypical and emerging memory concepts relying on resistance switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Custom Integrated Circuits Conference (CICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of Si-nanocrystal memories with high-k interpoly dielectrics for sub-45nm node Flash NAND applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electron Devices Meeting - IEDM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Washington, France. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering AI at the edge: A robust, memristor-based binarized neural network with near-memory computing and miniaturized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Coumba Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique et PEPR réseaux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de matériaux à forte permittivité électrique (High-k) dans les mémoires non-volatiles pour les générations sub-45nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble (INPG), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation compacte de mémoires émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bocquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (Professeur des universités) à l'université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - 63ème section CNU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de rattachement actuelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Matériaux Microélectronique Nanosciences de Provence (Im2np)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Im2np, UMR CNRS 7334 et Université d'Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.im2np.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Mémoires - Département ASCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composante d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT dpt GEII de Marseille</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iut.univ-amu.fr/departements/geii-marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Co-responsable de l'équipe Mémoires de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du conseil scientifique de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Co-responsable de la 2ème année du cycle préparatoire intégrée de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Responsable d'année du département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Responsable d'un parcours d'enseignement au département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2017 : Habilitation à diriger les recherches (HDR), Université d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2009 : Thèse de doctorat en Micro&NanoElectronique de l'INPG, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Master NanoTechnologies Université Joseph Fourier, Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 : Diplôme d'ingénieur ENSERG - INPG, Grenoble, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume : Environ 2500 HETD enseignées depuis 2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Niveaux : Cycle préparatoire (2A), école d'ingénieur (3A-4A-5A), formation continue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Matières enseignés : Base de l'électronique numérique, microcontrôleur, électrotechnique, physique et technologie des composants à semi-conducteur, mémoires non-volatiles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots-clefs thématiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technologies mémoires émergentes, micro-nanoélectronique, électronique flexible, mémoires non-volatiles, mémoires résistives, RRAM, CBRAM, PCM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microscopie champ proche (AFM, EFM, KPFM, C-AFM), caractérisation électrique sous pointes, modélisation physique, modélisation compacte</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et caractérisation des mémoires innovantes : RRAM, PCRAM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement technologique de dispositifs mémoires sur support souple\\</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation de nouvelles architectures mémoires de type EEPROM/Flash</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication en tant que participant (P) ou coordinateur (C) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Neuronic (2019-2023) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IPCEI Nano2022 (2019-2022) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNICO Chist-ERA (2019-2022) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Reflex (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Dipmem (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot POLYMEM (2014) (P)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises Nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jurys de thèse : 2 en tant que président, 4 en tant que rapporteur et 1 en tant que Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Expertise de dossiers AGIR-PEPS, ANR, IRS, projet region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre de la commission de Spécialité de la 63ème section collège B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en co-encadrement soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 thèses en co-encadrement en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de thèses sous contrat CIFRE et CTBU CEA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dissémination scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">105 publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25 revues internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">54 proceedings de conférences internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 articles de vulgarisation scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 conférences invitées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 brevet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive method of charge storage memory degradation on a dedicated 4kb test vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3572856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New statistical analysis methodology to forecast the memory cell behavior before reliability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.115659. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logarithmic memristor-based Bayesian machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pontlevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-025-00360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Operation and Solder Reflow Compatibility in BEOL-Integrated 16-Kb HfO₂: Si-Based 1T-1C FeRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3138360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-dependent synaptic plasticity: Unsupervised probabilistic Hebbian plasticity rule based on neurons membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Balafrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, 983950, 12 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.983950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OxRAM+OTS optimization for Binarized Neural Network hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.014001. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac31e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Weak Reset Process in HfO x Resistive Memory for Deep Learning Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.4925-4932. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3108479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of area scaling on the ferroelectric properties of back-end of line compatible Hf 0.5 Zr 0.5 O 2 and Si:HfO 2 -based MFM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.062904. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and reliability aspects of 40 nm eSTM™ architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114266. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Ternary Weights With Resistive RAM Using a Single Sense Operation per Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtzlin Tifenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3031627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Biologically Plausible Implementation of Binarized Neural Networks With Differential Hafnium Oxide Resistive Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Event Detection and Self-Termination Programming Circuit for Energy Efficient ReRAM Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.748-752. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2908967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Computing for Hardware Implementation of Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Change Memory: A Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 57 (4S), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.04FE13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-bridge memory cells based on a nano-porous electrodeposited GeSbTe alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela P. Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H (kees) De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aae6db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Phase-Change Memory Compact Model for Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2862155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance controllability and variability improvement in a TaO x -based resistive memory for multilevel storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (23), pp.233104. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based FPGA for “Normally Off, Instantly On” applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun Turkyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2441 - 2451. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and stability analysis of bipolar OxRRAM-based Non-Volatile 8T2R SRAM as solution for information back-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Flip-Flop Based on Unipolar ReRAM for Power-Down Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge2Sb2Te5 layer used as solid electrolyte in conductive-bridge memory devices fabricated on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of parasitic trapping in alumina used as blocking oxide for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3535552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent physical modeling of set/reset operations in unipolar resistive-switching memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (26), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3605591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hafnium-aluminate alloys in view of integration as interpoly dielectrics of future Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1540 - 1546. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-forward learning exploiting low-voltage reset of RRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hawa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Daniel Aguirre-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akib Iftakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2024 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM50854.2024.10873562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimode Hybrid Memristor-CMOS Prototyping Platform Supporting Digital and Analog Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bersani-Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 28th Asia and South Pacific Design Automation Conference (ASP-DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tokyo (Japan), France. pp.184-185, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3566097.3567944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian In-Memory Computing with Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-E Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iedm45741.2023.10413773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Printed Conductive-Bridge Memory Devices Based on Mesoporous SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS57599.2023.10220375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Window in Si:HfO 2 FeRAM arrays: Performance Improvement and Extrapolation at Advanced Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2023 - 2023 IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Monterey (CA), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW56887.2023.10145972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Memristor Delay-Based Logic In-Memory Ternary Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SNW57900.2023.10183957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S1R sub-threshold operation in Crossbar arrays for low power BNN inference computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rummens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2022 - IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW52921.2022.9779253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03707392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-Se-Sb-N-based OTS scaling perspectives for high-density 1S1R crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresde, Germany. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Overhead Implementation of Binarized Neural Networks Employing Robust 2T2R Resistive RAM Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2021 - IEEE 47th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Electron Source Side Injection Comprehension in 40nm eSTM™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPC: A Configurable Analog Pop-Count Circuit for Near-Memory Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lansing, France. pp.158-161, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS47672.2021.9531919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16kbit HfO 2 :Si-based 1T-1C FeRAM Arrays Demonstrating High Performance Operation and Solder Reflow Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual IEEE International Electron Devices Meeting (IEDM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing the unreliability of memory devices for neuromorphic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2020 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2020, Dallas (Texas), United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS45951.2020.9128346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory Resistive RAM Implementation of Binarized Neural Networks for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.690-695, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power In-Memory Implementation of Ternary Neural Networks with Resistive RAM-Based Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Genova (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS48895.2020.9073877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density 3D Monolithically Integrated Multiple 1T1R Multi-Level-Cell for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esmanhotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco (virtual), United States. pp.36.5.1-36.5.4, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of BEOL-compatible ferroelectric Hf 0.5 Zr 0.5 O 2 scaled FeRAM co-integrated with 130nm CMOS for embedded NVM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 for Memory Applications: Impact of Si Doping Technique and Bias Pulse Engineering on Switching Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Centric Neuromorphic Computing With Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Circuits and Systems Conference (BiOCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding Bit Error Tolerance of Resistive RAM-Based Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intellignence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hsinshu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS.2019.8771544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog-Digital Learning with Differential RRAM Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Binarized Neural Networks with Magnetoresistive RAM without Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE / ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory and Error-Immune Differential RRAM Implementation of Binarized Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirztlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.20.6.1-20.6.4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCM compact model: Optimized methodology for model card extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Austin, United States. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02188521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching in Phase-Change Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Solid State Devices and Materals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Laser Attack and High Temperature Heating on HfO2-based OxRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash gate optimized process and integration for electrical performances requirement on advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Semiconductor Manufacturing (ISSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSM.2016.7934533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality and reliability of resistive RAM (RRAM) for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL SYMPOSIUM ON VLSI TECHNOLOGY, SYSTEMS AND APPLICATION (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Laser Pulse On HfO$_2$-based RRAM Cells Reliability and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON MICROELECTRONIC TEST STRUCTURES (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical sensitivity of flash gate dimension spread on electrical performances for advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bégouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 26th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saratoga Springs, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMC.2015.7164428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed complementary organic thin film transistors based decoder for ferroelectric memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2014 - 40th European Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice Lido, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2014.6942034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of ECM memories based on a Ge2Sb2Te5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SET temperature on data retention performances of HfO2-based RRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 6th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Taipei, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2014.6849355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memories: Which applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Oucheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti and Pt electrodes on resistance switching variability of HfO$_2$-based Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 symposium L: Novel functional materials and nanostructures for innovative non-volatile memory devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impact (up to 200°C) on performance and reliability of HfO2-based RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2013.6582112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar ReRAM Based Non-­‐Volatile Flip-­‐flops for Low-­‐Power Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance switching variability in HfO2-based memory structures with different electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrical variability of resistive-switching memory devices based on NiO oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 42nd Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges for prototypical and emerging memory concepts relying on resistance switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Custom Integrated Circuits Conference (CICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of Si-nanocrystal memories with high-k interpoly dielectrics for sub-45nm node Flash NAND applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electron Devices Meeting - IEDM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Washington, France. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering AI at the edge: A robust, memristor-based binarized neural network with near-memory computing and miniaturized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Coumba Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique et PEPR réseaux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de matériaux à forte permittivité électrique (High-k) dans les mémoires non-volatiles pour les générations sub-45nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble (INPG), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation compacte de mémoires émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId441"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="289B38E3"/>
+    <w:nsid w:val="DEABF1AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82249CCA"/>
+    <w:nsid w:val="94ABB18D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28641032"/>
+    <w:nsid w:val="133823D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9113C7EC"/>
+    <w:nsid w:val="DDBF8762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09166AA7"/>
+    <w:nsid w:val="81CBC88D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DA572E0"/>
+    <w:nsid w:val="9D9144DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8E0355D1"/>
+    <w:nsid w:val="E8EA37EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7CDA3F2F"/>
+    <w:nsid w:val="59685951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.im2np.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-amu.fr/departements/geii-marseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pontlevy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ballet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00360-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makosiej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3138360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laborieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3108479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac31e2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01383" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirtzlin Tifenn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3031627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuliani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FE13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2862155" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogun Turkyilmaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hraziia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Makosiej" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.045" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.06.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3535552" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605591" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P3LNWBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hawa Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Daniel Aguirre-Morales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akib Iftakher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM50854.2024.10873562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Benevent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS57599.2023.10220375" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-E Harabi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dalgaty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ballet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iedm45741.2023.10413773" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouhin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bersani-Veroni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3566097.3567944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW57900.2023.10183957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130967v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laguerre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW56887.2023.10145972" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707392v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguet Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rummens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reganaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779253" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majumdar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567742" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596898v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kempf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439613" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jebali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS47672.2021.9531919" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makosiej" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carabasse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720640" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439606" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS45951.2020.9128346" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403984v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS48895.2020.9073877" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esmanhotto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9372019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hirtzlin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O Klein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS.2019.8771544" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Barnes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739664" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399718v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993485" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011124v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirztlin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Klein" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614639" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02188521v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551654" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737925v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krakovinsky" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wacquez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737914v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737950v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Agharben" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bileci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSM.2016.7934533" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krakovinsky" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;gouin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2015.7164428" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738447v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849355" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804664v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Oucheikh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.282" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872754" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Amraoui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barros" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2014.6942034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738426v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nodin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2013.6582112" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762335v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nodin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.050" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738395v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nodin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329045" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745633v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tirano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745644v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ginez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055316" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Colonna" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418971" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699105v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jebali" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Coumba Faye" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737690v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.im2np.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-amu.fr/departements/geii-marseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alkema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kempf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3572856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Welter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pontlevy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ballet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00360-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makosiej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3138360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac31e2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laborieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3108479" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035650" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirtzlin Tifenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3031627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FE13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2862155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogun Turkyilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hraziia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Makosiej" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.06.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3535552" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605591" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P3LNWBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hawa Diallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Daniel Aguirre-Morales" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akib Iftakher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM50854.2024.10873562" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270420v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouhin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bersani-Veroni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3566097.3567944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-E Harabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dalgaty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ballet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iedm45741.2023.10413773" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Benevent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS57599.2023.10220375" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laguerre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW56887.2023.10145972" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW57900.2023.10183957" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguet Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rummens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reganaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779253" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439606" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majumdar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567742" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439613" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jebali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS47672.2021.9531919" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596974v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makosiej" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carabasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720640" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS45951.2020.9128346" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116439" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS48895.2020.9073877" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esmanhotto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9372019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993485" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Barnes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739664" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hirtzlin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O Klein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS.2019.8771544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399624v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993555" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011124v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirztlin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Klein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614639" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02188521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551654" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737914v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krakovinsky" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wacquez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Agharben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bileci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSM.2016.7934533" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krakovinsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;gouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2015.7164428" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Amraoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2014.6942034" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872754" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabout" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849355" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Oucheikh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.282" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nodin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.050" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nodin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2013.6582112" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745498v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329045" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738395v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabout" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nodin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745633v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tirano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ginez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072903v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Colonna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418971" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699105v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jebali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Coumba Faye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737675v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>