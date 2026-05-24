--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bocquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (Professeur des universités) à l'université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - 63ème section CNU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de rattachement actuelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Matériaux Microélectronique Nanosciences de Provence (Im2np)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Im2np, UMR CNRS 7334 et Université d'Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.im2np.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Mémoires - Département ASCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composante d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT dpt GEII de Marseille</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iut.univ-amu.fr/departements/geii-marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Co-responsable de l'équipe Mémoires de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du conseil scientifique de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Co-responsable de la 2ème année du cycle préparatoire intégrée de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Responsable d'année du département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Responsable d'un parcours d'enseignement au département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2017 : Habilitation à diriger les recherches (HDR), Université d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2009 : Thèse de doctorat en Micro&NanoElectronique de l'INPG, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Master NanoTechnologies Université Joseph Fourier, Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 : Diplôme d'ingénieur ENSERG - INPG, Grenoble, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume : Environ 2500 HETD enseignées depuis 2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Niveaux : Cycle préparatoire (2A), école d'ingénieur (3A-4A-5A), formation continue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Matières enseignés : Base de l'électronique numérique, microcontrôleur, électrotechnique, physique et technologie des composants à semi-conducteur, mémoires non-volatiles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots-clefs thématiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technologies mémoires émergentes, micro-nanoélectronique, électronique flexible, mémoires non-volatiles, mémoires résistives, RRAM, CBRAM, PCM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microscopie champ proche (AFM, EFM, KPFM, C-AFM), caractérisation électrique sous pointes, modélisation physique, modélisation compacte</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et caractérisation des mémoires innovantes : RRAM, PCRAM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement technologique de dispositifs mémoires sur support souple\\</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation de nouvelles architectures mémoires de type EEPROM/Flash</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication en tant que participant (P) ou coordinateur (C) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Neuronic (2019-2023) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IPCEI Nano2022 (2019-2022) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNICO Chist-ERA (2019-2022) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Reflex (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Dipmem (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot POLYMEM (2014) (P)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises Nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jurys de thèse : 2 en tant que président, 4 en tant que rapporteur et 1 en tant que Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Expertise de dossiers AGIR-PEPS, ANR, IRS, projet region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre de la commission de Spécialité de la 63ème section collège B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en co-encadrement soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 thèses en co-encadrement en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de thèses sous contrat CIFRE et CTBU CEA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dissémination scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">105 publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25 revues internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">54 proceedings de conférences internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 articles de vulgarisation scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 conférences invitées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 brevet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive method of charge storage memory degradation on a dedicated 4kb test vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3572856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New statistical analysis methodology to forecast the memory cell behavior before reliability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.115659. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logarithmic memristor-based Bayesian machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pontlevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-025-00360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Operation and Solder Reflow Compatibility in BEOL-Integrated 16-Kb HfO₂: Si-Based 1T-1C FeRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3138360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-dependent synaptic plasticity: Unsupervised probabilistic Hebbian plasticity rule based on neurons membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Balafrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, 983950, 12 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.983950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OxRAM+OTS optimization for Binarized Neural Network hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.014001. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac31e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Weak Reset Process in HfO x Resistive Memory for Deep Learning Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.4925-4932. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3108479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of area scaling on the ferroelectric properties of back-end of line compatible Hf 0.5 Zr 0.5 O 2 and Si:HfO 2 -based MFM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.062904. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and reliability aspects of 40 nm eSTM™ architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114266. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Ternary Weights With Resistive RAM Using a Single Sense Operation per Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtzlin Tifenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3031627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Biologically Plausible Implementation of Binarized Neural Networks With Differential Hafnium Oxide Resistive Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Event Detection and Self-Termination Programming Circuit for Energy Efficient ReRAM Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.748-752. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2908967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Computing for Hardware Implementation of Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Change Memory: A Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 57 (4S), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.04FE13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-bridge memory cells based on a nano-porous electrodeposited GeSbTe alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela P. Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H (kees) De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aae6db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Phase-Change Memory Compact Model for Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2862155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance controllability and variability improvement in a TaO x -based resistive memory for multilevel storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (23), pp.233104. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based FPGA for “Normally Off, Instantly On” applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun Turkyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2441 - 2451. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and stability analysis of bipolar OxRRAM-based Non-Volatile 8T2R SRAM as solution for information back-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Flip-Flop Based on Unipolar ReRAM for Power-Down Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge2Sb2Te5 layer used as solid electrolyte in conductive-bridge memory devices fabricated on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of parasitic trapping in alumina used as blocking oxide for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3535552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent physical modeling of set/reset operations in unipolar resistive-switching memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (26), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3605591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hafnium-aluminate alloys in view of integration as interpoly dielectrics of future Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1540 - 1546. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-forward learning exploiting low-voltage reset of RRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hawa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Daniel Aguirre-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akib Iftakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2024 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM50854.2024.10873562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimode Hybrid Memristor-CMOS Prototyping Platform Supporting Digital and Analog Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bersani-Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 28th Asia and South Pacific Design Automation Conference (ASP-DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tokyo (Japan), France. pp.184-185, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3566097.3567944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian In-Memory Computing with Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-E Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iedm45741.2023.10413773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Printed Conductive-Bridge Memory Devices Based on Mesoporous SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS57599.2023.10220375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Window in Si:HfO 2 FeRAM arrays: Performance Improvement and Extrapolation at Advanced Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2023 - 2023 IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Monterey (CA), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW56887.2023.10145972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Memristor Delay-Based Logic In-Memory Ternary Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SNW57900.2023.10183957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S1R sub-threshold operation in Crossbar arrays for low power BNN inference computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rummens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2022 - IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW52921.2022.9779253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03707392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-Se-Sb-N-based OTS scaling perspectives for high-density 1S1R crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresde, Germany. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Overhead Implementation of Binarized Neural Networks Employing Robust 2T2R Resistive RAM Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2021 - IEEE 47th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Electron Source Side Injection Comprehension in 40nm eSTM™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPC: A Configurable Analog Pop-Count Circuit for Near-Memory Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lansing, France. pp.158-161, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS47672.2021.9531919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16kbit HfO 2 :Si-based 1T-1C FeRAM Arrays Demonstrating High Performance Operation and Solder Reflow Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual IEEE International Electron Devices Meeting (IEDM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing the unreliability of memory devices for neuromorphic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2020 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2020, Dallas (Texas), United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS45951.2020.9128346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory Resistive RAM Implementation of Binarized Neural Networks for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.690-695, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power In-Memory Implementation of Ternary Neural Networks with Resistive RAM-Based Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Genova (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS48895.2020.9073877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density 3D Monolithically Integrated Multiple 1T1R Multi-Level-Cell for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esmanhotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco (virtual), United States. pp.36.5.1-36.5.4, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of BEOL-compatible ferroelectric Hf 0.5 Zr 0.5 O 2 scaled FeRAM co-integrated with 130nm CMOS for embedded NVM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 for Memory Applications: Impact of Si Doping Technique and Bias Pulse Engineering on Switching Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Centric Neuromorphic Computing With Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Circuits and Systems Conference (BiOCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding Bit Error Tolerance of Resistive RAM-Based Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intellignence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hsinshu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS.2019.8771544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog-Digital Learning with Differential RRAM Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Binarized Neural Networks with Magnetoresistive RAM without Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE / ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory and Error-Immune Differential RRAM Implementation of Binarized Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirztlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.20.6.1-20.6.4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCM compact model: Optimized methodology for model card extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Austin, United States. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02188521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching in Phase-Change Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Solid State Devices and Materals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Laser Attack and High Temperature Heating on HfO2-based OxRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash gate optimized process and integration for electrical performances requirement on advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Semiconductor Manufacturing (ISSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSM.2016.7934533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality and reliability of resistive RAM (RRAM) for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL SYMPOSIUM ON VLSI TECHNOLOGY, SYSTEMS AND APPLICATION (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Laser Pulse On HfO$_2$-based RRAM Cells Reliability and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON MICROELECTRONIC TEST STRUCTURES (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical sensitivity of flash gate dimension spread on electrical performances for advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bégouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 26th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saratoga Springs, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMC.2015.7164428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed complementary organic thin film transistors based decoder for ferroelectric memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2014 - 40th European Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice Lido, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2014.6942034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of ECM memories based on a Ge2Sb2Te5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SET temperature on data retention performances of HfO2-based RRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 6th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Taipei, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2014.6849355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memories: Which applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Oucheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti and Pt electrodes on resistance switching variability of HfO$_2$-based Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 symposium L: Novel functional materials and nanostructures for innovative non-volatile memory devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impact (up to 200°C) on performance and reliability of HfO2-based RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2013.6582112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar ReRAM Based Non-­‐Volatile Flip-­‐flops for Low-­‐Power Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance switching variability in HfO2-based memory structures with different electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrical variability of resistive-switching memory devices based on NiO oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 42nd Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges for prototypical and emerging memory concepts relying on resistance switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Custom Integrated Circuits Conference (CICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of Si-nanocrystal memories with high-k interpoly dielectrics for sub-45nm node Flash NAND applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electron Devices Meeting - IEDM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Washington, France. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering AI at the edge: A robust, memristor-based binarized neural network with near-memory computing and miniaturized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Coumba Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique et PEPR réseaux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de matériaux à forte permittivité électrique (High-k) dans les mémoires non-volatiles pour les générations sub-45nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble (INPG), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation compacte de mémoires émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId441"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.927083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bocquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (Professeur des universités) à l'université d'Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - 63ème section CNU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unités de rattachement actuelles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Matériaux Microélectronique Nanosciences de Provence (Im2np)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Im2np, UMR CNRS 7334 et Université d'Aix-Marseille </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.im2np.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Mémoires - Département ASCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composante d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT dpt GEII de Marseille</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iut.univ-amu.fr/departements/geii-marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Co-responsable de l'équipe Mémoires de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du conseil scientifique de l'IM2NP</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : Co-responsable de la 2ème année du cycle préparatoire intégrée de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 : Responsable d'année du département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Responsable d'un parcours d'enseignement au département MT de Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2017 : Habilitation à diriger les recherches (HDR), Université d’Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2009 : Thèse de doctorat en Micro&NanoElectronique de l'INPG, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Master NanoTechnologies Université Joseph Fourier, Grenoble, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 : Diplôme d'ingénieur ENSERG - INPG, Grenoble, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume : Environ 2500 HETD enseignées depuis 2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Niveaux : Cycle préparatoire (2A), école d'ingénieur (3A-4A-5A), formation continue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Matières enseignés : Base de l'électronique numérique, microcontrôleur, électrotechnique, physique et technologie des composants à semi-conducteur, mémoires non-volatiles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots-clefs thématiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technologies mémoires émergentes, micro-nanoélectronique, électronique flexible, mémoires non-volatiles, mémoires résistives, RRAM, CBRAM, PCM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microscopie champ proche (AFM, EFM, KPFM, C-AFM), caractérisation électrique sous pointes, modélisation physique, modélisation compacte</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et caractérisation des mémoires innovantes : RRAM, PCRAM, FRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement technologique de dispositifs mémoires sur support souple\\</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation de nouvelles architectures mémoires de type EEPROM/Flash</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication en tant que participant (P) ou coordinateur (C) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Neuronic (2019-2023) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IPCEI Nano2022 (2019-2022) (C)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNICO Chist-ERA (2019-2022) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Reflex (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Dipmem (2012-2015) (P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot POLYMEM (2014) (P)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises Nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des jurys de thèse : 2 en tant que président, 4 en tant que rapporteur et 1 en tant que Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Expertise de dossiers AGIR-PEPS, ANR, IRS, projet region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre de la commission de Spécialité de la 63ème section collège B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4 thèses en co-encadrement soutenues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 thèses en co-encadrement en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de thèses sous contrat CIFRE et CTBU CEA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dissémination scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">105 publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25 revues internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">54 proceedings de conférences internationales à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 articles de vulgarisation scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 conférences invitées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1 brevet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New statistical analysis methodology to forecast the memory cell behavior before reliability test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.115659. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logarithmic memristor-based Bayesian machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pontlevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-025-00360-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive method of charge storage memory degradation on a dedicated 4kb test vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3572856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Operation and Solder Reflow Compatibility in BEOL-Integrated 16-Kb HfO₂: Si-Based 1T-1C FeRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3138360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-dependent synaptic plasticity: Unsupervised probabilistic Hebbian plasticity rule based on neurons membrane potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Balafrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, 983950, 12 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.983950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Weak Reset Process in HfO x Resistive Memory for Deep Learning Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.4925-4932. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3108479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of area scaling on the ferroelectric properties of back-end of line compatible Hf 0.5 Zr 0.5 O 2 and Si:HfO 2 -based MFM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (6), pp.062904. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and reliability aspects of 40 nm eSTM™ architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114266. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OxRAM+OTS optimization for Binarized Neural Network hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dampfhoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.014001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac31e2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Ternary Weights With Resistive RAM Using a Single Sense Operation per Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtzlin Tifenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2020.3031627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Biologically Plausible Implementation of Binarized Neural Networks With Differential Hafnium Oxide Resistive Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.01383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Event Detection and Self-Termination Programming Circuit for Energy Efficient ReRAM Memory Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.748-752. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2019.2908967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Computing for Hardware Implementation of Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Change Memory: A Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 57 (4S), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.04FE13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-bridge memory cells based on a nano-porous electrodeposited GeSbTe alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruomeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela P. Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H (kees) De Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aae6db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Phase-Change Memory Compact Model for Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2862155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance controllability and variability improvement in a TaO x -based resistive memory for multilevel storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (23), pp.233104. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Mg atomic monolayer onto silicon: A road toward MgOx/Mg2Si (11–1)/Si (100) heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarpi Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Daineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 642, pp.L1-L5. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based FPGA for “Normally Off, Instantly On” applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogun Turkyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2441 - 2451. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and stability analysis of bipolar OxRRAM-based Non-Volatile 8T2R SRAM as solution for information back-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hraziia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Flip-Flop Based on Unipolar ReRAM for Power-Down Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge2Sb2Te5 layer used as solid electrolyte in conductive-bridge memory devices fabricated on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00767177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of parasitic trapping in alumina used as blocking oxide for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3535552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent physical modeling of set/reset operations in unipolar resistive-switching memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (26), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3605591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hafnium-aluminate alloys in view of integration as interpoly dielectrics of future Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1540 - 1546. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-forward learning exploiting low-voltage reset of RRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hawa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Daniel Aguirre-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akib Iftakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2024 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM50854.2024.10873562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimode Hybrid Memristor-CMOS Prototyping Platform Supporting Digital and Analog Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Drouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bersani-Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 28th Asia and South Pacific Design Automation Conference (ASP-DAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Tokyo (Japan), France. pp.184-185, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3566097.3567944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian In-Memory Computing with Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-E Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iedm45741.2023.10413773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Printed Conductive-Bridge Memory Devices Based on Mesoporous SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS57599.2023.10220375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary ReRAM-based BNN first-layer implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Memristor Delay-Based Logic In-Memory Ternary Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SNW57900.2023.10183957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Window in Si:HfO 2 FeRAM arrays: Performance Improvement and Extrapolation at Advanced Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2023 - 2023 IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Monterey (CA), United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW56887.2023.10145972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S1R sub-threshold operation in Crossbar arrays for low power BNN inference computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rummens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMW 2022 - IEEE International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW52921.2022.9779253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03707392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Overhead Implementation of Binarized Neural Networks Employing Robust 2T2R Resistive RAM Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezzadeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2021 - IEEE 47th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Electron Source Side Injection Comprehension in 40nm eSTM™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPC: A Configurable Analog Pop-Count Circuit for Near-Memory Binary Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lansing, France. pp.158-161, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS47672.2021.9531919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16kbit HfO 2 :Si-based 1T-1C FeRAM Arrays Demonstrating High Performance Operation and Solder Reflow Compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makosiej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual IEEE International Electron Devices Meeting (IEDM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-Se-Sb-N-based OTS scaling perspectives for high-density 1S1R crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minguet Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reganaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresde, Germany. pp.107-110, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW51353.2021.9439606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing the unreliability of memory devices for neuromorphic computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2020 - IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2020, Dallas (Texas), United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS45951.2020.9128346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory Resistive RAM Implementation of Binarized Neural Networks for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.690-695, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power In-Memory Implementation of Ternary Neural Networks with Resistive RAM-Based Synapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laborieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Genova (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS48895.2020.9073877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density 3D Monolithically Integrated Multiple 1T1R Multi-Level-Cell for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Esmanhotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco (virtual), United States. pp.36.5.1-36.5.4, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 for Memory Applications: Impact of Si Doping Technique and Bias Pulse Engineering on Switching Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. P Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Centric Neuromorphic Computing With Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Circuits and Systems Conference (BiOCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding Bit Error Tolerance of Resistive RAM-Based Binarized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intellignence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hsinshu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS.2019.8771544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog-Digital Learning with Differential RRAM Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Binarized Neural Networks with Magnetoresistive RAM without Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Penkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE / ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of BEOL-compatible ferroelectric Hf 0.5 Zr 0.5 O 2 scaled FeRAM co-integrated with 130nm CMOS for embedded NVM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive and spintronic RAMs: device, simulation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2018 - IEEE 24th International Symposium on On-Line Testing And Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Memory and Error-Immune Differential RRAM Implementation of Binarized Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirztlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-O. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.20.6.1-20.6.4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCM compact model: Optimized methodology for model card extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Austin, United States. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02188521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Laser Attack and High Temperature Heating on HfO2-based OxRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Multilevel Compact Model of Subthreshold Conduction and Threshold Switching in Phase-Change Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Solid State Devices and Materals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash gate optimized process and integration for electrical performances requirement on advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Semiconductor Manufacturing (ISSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSM.2016.7934533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality and reliability of resistive RAM (RRAM) for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL SYMPOSIUM ON VLSI TECHNOLOGY, SYSTEMS AND APPLICATION (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Laser Pulse On HfO$_2$-based RRAM Cells Reliability and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krakovinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON MICROELECTRONIC TEST STRUCTURES (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical sensitivity of flash gate dimension spread on electrical performances for advanced embedded memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Agharben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bileci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bégouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 26th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saratoga Springs, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMC.2015.7164428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of SET temperature on data retention performances of HfO2-based RRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 6th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Taipei, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2014.6849355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memories: Which applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Oucheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2014.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of ECM memories based on a Ge2Sb2Te5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rebora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouled-Khachroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Putero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed complementary organic thin film transistors based decoder for ferroelectric memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2014 - 40th European Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice Lido, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2014.6942034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impact (up to 200°C) on performance and reliability of HfO2-based RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2013.6582112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Ti and Pt electrodes on resistance switching variability of HfO$_2$-based Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 symposium L: Novel functional materials and nanostructures for innovative non-volatile memory devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance switching variability in HfO2-based memory structures with different electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar ReRAM Based Non-­‐Volatile Flip-­‐flops for Low-­‐Power Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Reyboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clermidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 10th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrical variability of resistive-switching memory devices based on NiO oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 42nd Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design challenges for prototypical and emerging memory concepts relying on resistance switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Custom Integrated Circuits Conference (CICC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICC.2011.6055316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of Si-nanocrystal memories with high-k interpoly dielectrics for sub-45nm node Flash NAND applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Electron Devices Meeting - IEDM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Washington, France. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2007.4418971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering AI at the edge: A robust, memristor-based binarized neural network with near-memory computing and miniaturized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atreya Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu-Coumba Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique et PEPR réseaux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de matériaux à forte permittivité électrique (High-k) dans les mémoires non-volatiles pour les générations sub-45nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble (INPG), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation compacte de mémoires émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId441"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEABF1AC"/>
+    <w:nsid w:val="5B4516C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94ABB18D"/>
+    <w:nsid w:val="7F78E670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="133823D3"/>
+    <w:nsid w:val="DFEFA3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DDBF8762"/>
+    <w:nsid w:val="69F0124E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="81CBC88D"/>
+    <w:nsid w:val="DA8AA014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9D9144DF"/>
+    <w:nsid w:val="56354A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E8EA37EE"/>
+    <w:nsid w:val="76177D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="59685951"/>
+    <w:nsid w:val="A1AA50B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.im2np.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-amu.fr/departements/geii-marseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alkema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kempf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3572856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Welter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pontlevy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ballet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00360-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makosiej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3138360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac31e2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laborieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3108479" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035650" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirtzlin Tifenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3031627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FE13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2862155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogun Turkyilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hraziia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Makosiej" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.06.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3535552" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605591" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P3LNWBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hawa Diallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Daniel Aguirre-Morales" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akib Iftakher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM50854.2024.10873562" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270420v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouhin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bersani-Veroni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3566097.3567944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-E Harabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dalgaty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ballet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iedm45741.2023.10413773" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Benevent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS57599.2023.10220375" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laguerre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW56887.2023.10145972" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW57900.2023.10183957" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguet Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rummens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reganaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779253" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439606" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majumdar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567742" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439613" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jebali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS47672.2021.9531919" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596974v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makosiej" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carabasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720640" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS45951.2020.9128346" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116439" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS48895.2020.9073877" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esmanhotto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9372019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993485" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Barnes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739664" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hirtzlin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O Klein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS.2019.8771544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399624v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993555" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011124v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirztlin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Klein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614639" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02188521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551654" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737914v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krakovinsky" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wacquez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Agharben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bileci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSM.2016.7934533" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krakovinsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;gouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2015.7164428" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Amraoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2014.6942034" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872754" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabout" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849355" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804664v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Oucheikh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.282" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nodin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.050" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nodin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2013.6582112" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745498v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329045" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738395v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabout" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nodin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745633v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tirano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ginez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072903v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Colonna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418971" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699105v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jebali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Coumba Faye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737675v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.im2np.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut.univ-amu.fr/departements/geii-marseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Welter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pontlevy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ballet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00360-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alkema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kempf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3572856" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makosiej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3138360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Balafrej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Stewart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.983950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atreya Majumdar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laborieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3108479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114266" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac31e2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirtzlin Tifenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3031627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Penkovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zuliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FE13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomeng Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P. Kissling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H (kees) De Groot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae6db" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2862155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hwang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarpi Brice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPJN63M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogun Turkyilmaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hraziia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Makosiej" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Palma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1172" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00767177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouled-Khachroum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.06.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colonna" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3535552" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605591" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P3LNWBH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hawa Diallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Daniel Aguirre-Morales" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akib Iftakher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM50854.2024.10873562" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270420v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouhin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bersani-Veroni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3566097.3567944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-E Harabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dalgaty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ballet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iedm45741.2023.10413773" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Benevent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS57599.2023.10220375" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laborieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SNW57900.2023.10183957" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laguerre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW56887.2023.10145972" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguet Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rummens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reganaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779253" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majumdar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567742" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jebali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS47672.2021.9531919" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Francois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makosiej" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giraud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carabasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720640" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW51353.2021.9439606" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019222v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS45951.2020.9128346" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116439" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS48895.2020.9073877" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esmanhotto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9372019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Barnes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739664" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hirtzlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O Klein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS.2019.8771544" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993555" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993485" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prenat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474226" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011124v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirztlin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Klein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614639" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02188521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551654" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krakovinsky" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wacquez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Agharben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bileci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSM.2016.7934533" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Traore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435097v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krakovinsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;gouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2015.7164428" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabout" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jalaguier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2014.6849355" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804664v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Oucheikh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.282" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804660v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872754" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738468v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Amraoui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barros" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2014.6942034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2013.6582112" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762335v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nodin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.050" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nodin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745498v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329045" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745633v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tirano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ginez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072903v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Colonna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2007.4418971" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699105v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jebali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Coumba Faye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737675v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>