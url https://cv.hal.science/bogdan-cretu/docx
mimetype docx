--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -568,248 +568,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined DC and Low-Frequency Noise Characterization at Room and Cryogenic Temperatures of Vertically Stacked Silicon Nanosheet FETs</w:t>
+                <w:t xml:space="preserve">(Invited) In-Depth DC and Low Frequency Noise Characterization of Nanosheet FETs at Room and Cryogenic Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Tahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (1), pp.254-260. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (1), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2022.3225248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/11101.0197ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335878v1</w:t>
+                <w:t xml:space="preserve">hal-04335860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) In-Depth DC and Low Frequency Noise Characterization of Nanosheet FETs at Room and Cryogenic Temperatures</w:t>
+                <w:t xml:space="preserve">Refined DC and Low-Frequency Noise Characterization at Room and Cryogenic Temperatures of Vertically Stacked Silicon Nanosheet FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Tahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (1), pp.197-208. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.254-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/11101.0197ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2022.3225248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335860v1</w:t>
+                <w:t xml:space="preserve">hal-04335878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth static and low frequency noise assessment of p-channel gate-all-around vertically stacked silicon nanosheets</w:t>
               </w:r>
@@ -1767,325 +1767,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the Figures of Merit of Identified Traps Located in the Si Film: Surface Versus Volume Trap Densities</w:t>
+                <w:t xml:space="preserve">Improved physics-based analysis to discriminate the flicker noise origin at very low temperature and drain voltage polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beya Nafaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">D. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Hellings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Linten</w:t>
+                <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/09705.0045ecst⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939114v1</w:t>
+                <w:t xml:space="preserve">hal-02475438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved physics-based analysis to discriminate the flicker noise origin at very low temperature and drain voltage polarization</w:t>
+                <w:t xml:space="preserve">Discussion on the Figures of Merit of Identified Traps Located in the Si Film: Surface Versus Volume Trap Densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beya Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Veloso</w:t>
+                <w:t xml:space="preserve">Geert Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Collaert</w:t>
+                <w:t xml:space="preserve">Dimitri Linten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.107771. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (5), pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/09705.0045ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475438v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise analysis on Si/SiGe superlattice I/O n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterisation of Si Gate-All-Around Nanowire MOSFETs at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.124006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,295 +3281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196247v1</w:t>
+                <w:t xml:space="preserve">hal-01196272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
+                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196272v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
               </w:r>
@@ -3808,63 +3808,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3891,105 +3891,114 @@
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.011311jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994168v1</w:t>
+                <w:t xml:space="preserve">hal-00994293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4016,346 +4025,337 @@
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.011311jss⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994293v1</w:t>
+                <w:t xml:space="preserve">hal-00994168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Talmat</w:t>
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO 2 UTBOX SOI nMOSFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05201.0087ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994180v1</w:t>
+                <w:t xml:space="preserve">hal-03784649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO 2 UTBOX SOI nMOSFETS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Strobel</w:t>
+                <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (1), pp.87-92. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05201.0087ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784649v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel FinFETs</w:t>
               </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p20-26</w:t>
@@ -5198,278 +5198,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature noise spectroscopy of 0.1 μm partially depleted silicon on insulator metal-oxide-semiconductor field effect transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2732685⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784674v1</w:t>
+                <w:t xml:space="preserve">hal-00171471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature noise spectroscopy of 0.1 μm partially depleted silicon on insulator metal-oxide-semiconductor field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (10), pp.104511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2732685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171471v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>