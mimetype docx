--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -451,168 +451,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) In-Depth Understanding of the Key Contributors to the Total Flicker Noise in Advanced Logic Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Novel Y-function based strategy for parameter extraction in S/D asymmetric architecture devices and low frequency noise characterization in GAA Si VNW pMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112 (1), pp.53-63. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.108709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/11201.0053ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335869v1</w:t>
+                <w:t xml:space="preserve">hal-04335891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) In-Depth DC and Low Frequency Noise Characterization of Nanosheet FETs at Room and Cryogenic Temperatures</w:t>
+                <w:t xml:space="preserve">(Invited) In-Depth Understanding of the Key Contributors to the Total Flicker Noise in Advanced Logic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Tahiat</w:t>
@@ -634,78 +634,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (1), pp.197-208. </w:t>
+              <w:t xml:space="preserve">, 2023, 112 (1), pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/11101.0197ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/11201.0053ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335860v1</w:t>
+                <w:t xml:space="preserve">hal-04335869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined DC and Low-Frequency Noise Characterization at Room and Cryogenic Temperatures of Vertically Stacked Silicon Nanosheet FETs</w:t>
               </w:r>
@@ -893,168 +893,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a limit when the access resistance impact on the extraction of key GAA NS FETs devices parameters can (not) be avoided?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">(Invited) In-Depth DC and Low Frequency Noise Characterization of Nanosheet FETs at Room and Cryogenic Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Tahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.108711. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (1), pp.197-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/11101.0197ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335903v1</w:t>
+                <w:t xml:space="preserve">hal-04335860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Y-function based strategy for parameter extraction in S/D asymmetric architecture devices and low frequency noise characterization in GAA Si VNW pMOSFETs</w:t>
+                <w:t xml:space="preserve">Is there a limit when the access resistance impact on the extraction of key GAA NS FETs devices parameters can (not) be avoided?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
@@ -1076,346 +1076,346 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 209, pp.108709. </w:t>
+              <w:t xml:space="preserve">, 2023, 209, pp.108711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335891v1</w:t>
+                <w:t xml:space="preserve">hal-04335903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and low a frequency noise analysis of p channel gate all around vertically stacked silicon nanosheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anabela Veloso</w:t>
+                <w:t xml:space="preserve">Performance Perspective of Gate-All-Around Double Nanosheet CMOS Beyond High-Speed Logic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Roger Simoen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos H.S. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C.P. Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ghedini Der Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29292/jics.v17i2.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784465v1</w:t>
+                <w:t xml:space="preserve">hal-03852430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Innovations in Transistor Architecture and Device Connectivity Options for Advanced Logic Scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC and low a frequency noise analysis of p channel gate all around vertically stacked silicon nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Roger Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/10802.0031ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784469v1</w:t>
+                <w:t xml:space="preserve">hal-03784465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si GAA NW FETs threshold voltage evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Dobrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,237 +1423,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Voicu-Spineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.108317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Perspective of Gate-All-Around Double Nanosheet CMOS Beyond High-Speed Logic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Innovations in Transistor Architecture and Device Connectivity Options for Advanced Logic Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Eneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">João Martino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Ghedini Der Agopian</w:t>
+                <w:t xml:space="preserve">An de Keersgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.1-9. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v17i2.617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/10802.0031ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852430v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed low frequency noise assessment on GAA NW n-channel FETs</w:t>
               </w:r>
@@ -2169,339 +2169,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterisation of Si Gate-All-Around Nanowire MOSFETs at cryogenic temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Boudier</w:t>
+                <w:t xml:space="preserve">Low-frequency noise measurements at liquid helium temperature operation in ultra-thin buried oxide transistors – Physical interpretation of transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 143, pp.27-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 150, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438730v1</w:t>
+                <w:t xml:space="preserve">hal-02438735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise measurements at liquid helium temperature operation in ultra-thin buried oxide transistors – Physical interpretation of transport phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Nafaa</w:t>
+                <w:t xml:space="preserve">Detailed characterisation of Si Gate-All-Around Nanowire MOSFETs at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 150, pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2018, 143, pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438735v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
+                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
@@ -2540,114 +2540,114 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 128, pp.102 - 108. </w:t>
+              <w:t xml:space="preserve">, 2017, 128, pp.109 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712351v1</w:t>
+                <w:t xml:space="preserve">hal-01712353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
+                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
@@ -2686,90 +2686,90 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 128, pp.109 - 114. </w:t>
+              <w:t xml:space="preserve">, 2017, 128, pp.102 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712353v1</w:t>
+                <w:t xml:space="preserve">hal-01712351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Frequency Noise Analysis and Modeling in Vertical Tunnel FETs With Ge Source</w:t>
               </w:r>
@@ -3281,554 +3281,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Wen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196272v1</w:t>
+                <w:t xml:space="preserve">hal-01196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196247v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Low-frequency noise assessment in advanced UTBOX SOI nMOSFETs with different gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Achour</w:t>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994380v1</w:t>
+                <w:t xml:space="preserve">hal-00994378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise assessment in advanced UTBOX SOI nMOSFETs with different gate dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994378v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
               </w:r>
@@ -3840,77 +3840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
@@ -3974,77 +3974,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
@@ -4207,103 +4207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.160-165. </w:t>
@@ -4341,103 +4341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p20-26</w:t>
@@ -4726,51 +4726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Low-Frequency Noise in Polysilicon Thin-Film Transistors</w:t>
+                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
@@ -4893,607 +4893,598 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28 (8), pp.716. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 28 (8), pp.716-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171712v1</w:t>
+                <w:t xml:space="preserve">hal-00198456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature impact on the Lorentzian noise induced by electron valence-band tunneling in partially depleted SOI p-MOSFETs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Low-Frequency Noise in Polysilicon Thin-Film Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.07.033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (8), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.900849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03784679v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature impact on the Lorentzian noise induced by electron valence-band tunneling in partially depleted SOI p-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (9), pp.1180-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature noise spectroscopy of 0.1 μm partially depleted silicon on insulator metal-oxide-semiconductor field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (10), pp.104511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2732685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171471v1</w:t>
+                <w:t xml:space="preserve">hal-03784674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature noise spectroscopy of 0.1 μm partially depleted silicon on insulator metal-oxide-semiconductor field effect transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of conduction and low frequency noise in polysilicon thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.719-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784674v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
+                <w:t xml:space="preserve">Numerical simulation of conduction and low-frequency noise in polysilicon thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
@@ -5515,311 +5506,320 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 515, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259046v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise Assessment of Silicon Passivated Ge pMOSFETs With TiN/TaN/ $\hbox{HfO}_{2}$ Gate Stack</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of conduction and low-frequency noise in polysilicon TFTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Boukhenoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.7556-7559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784663v1</w:t>
+                <w:t xml:space="preserve">hal-00259046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low frequency noise in polysilicon thin film transistors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Frequency Noise Assessment of Silicon Passivated Ge pMOSFETs With TiN/TaN/ $\hbox{HfO}_{2}$ Gate Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kaczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Todi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28 (8), pp.716-718</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 28 (4), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.891797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198456v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of interface state distribution in polysilicon thin film transistors from low frequency -noise measurements: application to analysis of electrical properties</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>