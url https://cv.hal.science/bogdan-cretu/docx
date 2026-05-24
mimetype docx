--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1365,295 +1365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si GAA NW FETs threshold voltage evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Innovations in Transistor Architecture and Device Connectivity Options for Advanced Logic Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Dobrescu</w:t>
+                <w:t xml:space="preserve">Geert Eneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Voicu-Spineanu</w:t>
+                <w:t xml:space="preserve">An de Keersgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.108317. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/10802.0031ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784467v1</w:t>
+                <w:t xml:space="preserve">hal-03784469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Innovations in Transistor Architecture and Device Connectivity Options for Advanced Logic Scaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si GAA NW FETs threshold voltage evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Dobrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An de Keersgieter</w:t>
+                <w:t xml:space="preserve">Andrei Voicu-Spineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (2), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/10802.0031ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784469v1</w:t>
+                <w:t xml:space="preserve">hal-03784467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed low frequency noise assessment on GAA NW n-channel FETs</w:t>
               </w:r>
@@ -1767,325 +1767,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved physics-based analysis to discriminate the flicker noise origin at very low temperature and drain voltage polarization</w:t>
+                <w:t xml:space="preserve">Discussion on the Figures of Merit of Identified Traps Located in the Si Film: Surface Versus Volume Trap Densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Veloso</w:t>
+                <w:t xml:space="preserve">Beya Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Collaert</w:t>
+                <w:t xml:space="preserve">Geert Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Linten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107771⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (5), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/09705.0045ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475438v1</w:t>
+                <w:t xml:space="preserve">hal-02939114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the Figures of Merit of Identified Traps Located in the Si Film: Surface Versus Volume Trap Densities</w:t>
+                <w:t xml:space="preserve">Improved physics-based analysis to discriminate the flicker noise origin at very low temperature and drain voltage polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Hellings</w:t>
+                <w:t xml:space="preserve">D. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Linten</w:t>
+                <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (5), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/09705.0045ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939114v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise analysis on Si/SiGe superlattice I/O n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterisation of Si Gate-All-Around Nanowire MOSFETs at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.124006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,63 +3808,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3891,114 +3891,105 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994293v1</w:t>
+                <w:t xml:space="preserve">hal-00994168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4025,69 +4016,78 @@
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.011311jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994168v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO 2 UTBOX SOI nMOSFETS</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Tahiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3445310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108709" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11201.0053ecst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3225248" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0197ecst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.S. Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C.P. Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ghedini Der Agopian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i2.617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Roger Simoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Eneman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Keersgieter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0031ecst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobrescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Voicu-Spineanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hellings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Nafaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hellings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09705.0045ecst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107771" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nafaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touayar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HPT5N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJQ0VCLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Agopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rooyackers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/12/124006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strobel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05201.0087ecst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3126706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Routoure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.06.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMSDF59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.900849" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.07.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFP4W5K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lartigau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routoure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2732685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicholas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Jaeger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.891797" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>