--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -601,429 +601,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic anti-correlations of water hydrogen bonds</w:t>
+                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gunkel</w:t>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie A Ehrhard</w:t>
+                <w:t xml:space="preserve">Sandra Mazérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola S Krevert</w:t>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan A Marekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mischa Bonn</w:t>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54804-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832118v1</w:t>
+                <w:t xml:space="preserve">hal-04532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mazérat</w:t>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Mallah</w:t>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+                <w:t xml:space="preserve">Camila Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532697v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
+                <w:t xml:space="preserve">Dynamic anti-correlations of water hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barends</w:t>
+                <w:t xml:space="preserve">Lucas Gunkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Gorel</w:t>
+                <w:t xml:space="preserve">Amelie A Ehrhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Carola S Krevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Schirò</w:t>
+                <w:t xml:space="preserve">Bogdan A Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Bacellar</w:t>
+                <w:t xml:space="preserve">Mischa Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54804-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510729v1</w:t>
+                <w:t xml:space="preserve">hal-04832118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
               </w:r>
@@ -1165,51 +1165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruce Doak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L Shoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R M Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,295 +1626,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+                <w:t xml:space="preserve">Mixing states of imidazolium-based ionic liquid, [C &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; mim][TFSI], with cycloethers studied by SANS, IR, and NMR experiments and MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Sadakane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Iwase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaru Matsugami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.5332-5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP05258E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081500v1</w:t>
+                <w:t xml:space="preserve">hal-04351527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing states of imidazolium-based ionic liquid, [C &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; mim][TFSI], with cycloethers studied by SANS, IR, and NMR experiments and MD simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Masaru Matsugami</w:t>
+                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.5332-5346. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP05258E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351527v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-Dependent Hydrogen-Bonding Motifs and Dynamics in Brønsted Acid–Base Mixtures</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon A Prädel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Grechko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,161 +2902,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics and rotation of coumarin 153 in a new ionic liquid/molecular solvent mixture model: [BMIM][TFSI]/propylene carbonate</w:t>
+                <w:t xml:space="preserve">Local structure of dilute aqueous DMSO solutions, as seen from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Smortsova</w:t>
+                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Miannay</w:t>
+                <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Oher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Marekha</w:t>
+                <w:t xml:space="preserve">Mohammed Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">François Alexandre Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226, pp.48 - 55. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.234507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4985630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459096v1</w:t>
+                <w:t xml:space="preserve">hal-01579788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new potential model for acetonitrile: Insight into the local structure organization</w:t>
               </w:r>
@@ -3081,530 +3081,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr M. Korsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 233, pp.251 - 261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of dilute aqueous DMSO solutions, as seen from molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Competition between cation–solvent and cation–anion interactions in imidazolium ionic liquids with polar aprotic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre Miannay</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Takamuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Gadžurić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985630⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (7), pp.718 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201601445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579788v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between cation–solvent and cation–anion interactions in imidazolium ionic liquids with polar aprotic solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;mimTFSA (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 2–12) with DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Slobodan Gadžurić</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Sonoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201601445⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.431 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509573v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;mimTFSA (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 2–12) with DMSO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
+                <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C n mimTFSA ( n = 2–12) with DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuya Sonoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.431 - 439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508391v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3613,1740 +3613,1740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C n mimTFSA ( n = 2–12) with DMSO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
+                <w:t xml:space="preserve">Solvation dynamics and rotation of coumarin 153 in a new ionic liquid/molecular solvent mixture model: [BMIM][TFSI]/propylene carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Smortsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232, pp.431 - 439. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 226, pp.48 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.02.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737055v1</w:t>
+                <w:t xml:space="preserve">hal-01459096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure in terms of nearest-neighbor approach in 1-Butyl-3-methylimidazolium-Based ionic liquids: MD simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local lateral environment of the molecules at the surface of DMSO-water mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kalugin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Jedlovszky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.404002-1 - 404002-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348709v1</w:t>
+                <w:t xml:space="preserve">hal-01383835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local lateral environment of the molecules at the surface of DMSO-water mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local structure in terms of nearest-neighbor approach in 1-Butyl-3-methylimidazolium-Based ionic liquids: MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Koverga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fabian</w:t>
+                <w:t xml:space="preserve">E. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Idrissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Marekha</w:t>
+                <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jedlovszky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Takamuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.404002-1 - 404002-10. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.5029 - 5041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383835v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions, ion solvation, and association in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium hexafluorophosphate and γ-butyrolactone: Insights from Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Non-covalent interactions in ionic liquid ion pairs and ion pair dimers: a quantum chemical calculation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.N. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4640⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.16846 - 16857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02197A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135915v1</w:t>
+                <w:t xml:space="preserve">hal-01174698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing structural patterns of ion association and solvation in mixtures of imidazolium ionic liquids with acetonitrile by means of relative &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR chemical shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local environment of the molecules in water-DMSO mixtures, as seen from computer simulations and Voronoi polyhedra analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Idrissi</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.23183 - 23194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp02748a⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.3470 - 3481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp04839c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195959v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions in ionic liquid ion pairs and ion pair dimers: a quantum chemical calculation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luteolin organic solvent interactions. A molecular dynamics simulation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.16846 - 16857. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp.503 - 508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP02197A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174698v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local environment of the molecules in water-DMSO mixtures, as seen from computer simulations and Voronoi polyhedra analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermolecular interactions in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium acetate and water: Insights from IR, Raman, NMR spectroscopy and quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Miannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.227 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp04839c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135852v1</w:t>
+                <w:t xml:space="preserve">hal-01195975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luteolin organic solvent interactions. A molecular dynamics simulation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermolecular interactions, ion solvation, and association in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium hexafluorophosphate and γ-butyrolactone: Insights from Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Koverga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Smail</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takamuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.09.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.339 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01244300v1</w:t>
+                <w:t xml:space="preserve">hal-01135915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interactions in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium acetate and water: Insights from IR, Raman, NMR spectroscopy and quantum chemistry calculations</w:t>
+                <w:t xml:space="preserve">Probing structural patterns of ion association and solvation in mixtures of imidazolium ionic liquids with acetonitrile by means of relative &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR chemical shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.N. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.23183 - 23194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02748a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195975v1</w:t>
+                <w:t xml:space="preserve">hal-01195959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous distribution in methanol/acetone mixture: vibrational and NMR spectroscopy analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Microscopic interactions of the imidazolium-based ionic liquid with molecular liquids depending on their electron-donicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takamuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bria</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.1416-1425. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.23627 - 23638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp412023g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03565H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064908v1</w:t>
+                <w:t xml:space="preserve">hal-01112393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic interactions of the imidazolium-based ionic liquid with molecular liquids depending on their electron-donicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Takamuku</w:t>
+                <w:t xml:space="preserve">Translational diffusion in mixtures of imidazolium ILs with polar aprotic molecular solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.N. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hoke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">R. Buchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.23627 - 23638. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.5509 - 5517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP03565H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp501561s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112393v1</w:t>
+                <w:t xml:space="preserve">hal-01112376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational diffusion in mixtures of imidazolium ILs with polar aprotic molecular solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhomogeneous distribution in methanol/acetone mixture: vibrational and NMR spectroscopy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Polok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118, pp.5509 - 5517. </w:t>
+              <w:t xml:space="preserve">, 2014, 118, pp.1416-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp501561s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp412023g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112376v1</w:t>
+                <w:t xml:space="preserve">hal-01064908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of mixing water with dimethyl sulfoxide, as seen from computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.8724-8733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,103 +5380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy of mixing of acetone and methanol: A computer simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Polok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.16157-16164. </w:t>
@@ -5803,273 +5803,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Excited State Dynamics of The Archae-Rhodopsin 3 And Its Mutants</w:t>
+                <w:t xml:space="preserve">Ultrafast excited state dynamics of archae-rhodopsin 3 and its mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844292v1</w:t>
+                <w:t xml:space="preserve">hal-04845455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast excited state dynamics of archae-rhodopsin 3 and its mutants</w:t>
+                <w:t xml:space="preserve">Ultrafast Excited State Dynamics of The Archae-Rhodopsin 3 And Its Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keichi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photochemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845455v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Excited State Dynamics of The Archae-Rhodopsin 3 And Its Mutants</w:t>
               </w:r>
@@ -6124,73 +6124,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Keichi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photochemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sapporo (Japon), Japan</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844310v1</w:t>
+                <w:t xml:space="preserve">hal-04844292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties and Ion Aggregation in Mixtures of Room Temperature Ionic Liquids with Aprotic Dipolar Solvents</w:t>
               </w:r>
@@ -6310,103 +6310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of dilute aqueous DMSO solutions, as seen from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Visgrad Symposium on Structural Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nové Hrady, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6444,90 +6444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural patterns of ion association and solvation dynamics of imidazolium ionic liquids with acetonitrile, propylene carbonate and gamma-Butyrolactone: A molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
@@ -6550,450 +6550,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luteolin-organic solvent interactions: A molecular dynamics simulation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Tchouar</w:t>
+                <w:t xml:space="preserve">Translational and rotational dynamics of imidazolium bazed ionic liquids in acetonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.N. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seitsonen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Adya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Visegrad Symposium Structural Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187154v1</w:t>
+                <w:t xml:space="preserve">hal-01267301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational and rotational dynamics of imidazolium bazed ionic liquids in acetonitrile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Microscopic structure and dynamics in mixtures of imidazolium-based ionic liquids with polar aprotic solvents: Vibration spectroscopy , NMR and molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Adya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications</w:t>
+              <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267301v1</w:t>
+                <w:t xml:space="preserve">hal-01267291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structure and dynamics in mixtures of imidazolium-based ionic liquids with polar aprotic solvents: Vibration spectroscopy , NMR and molecular modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luteolin-organic solvent interactions: A molecular dynamics simulation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">5th Visegrad Symposium Structural Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267291v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing states of imidazolium-based ionic liquid in dimethyl sulfoxide, methanol, and acetonitrile studied with NMR, Raman, and ATR-IR techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Koke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
@@ -7016,368 +7016,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between solvation and ionic association in mixtures of ionic liquid and polar molecular solvents</w:t>
+                <w:t xml:space="preserve">Dynamics, solvation and interionic interactions in mixtures of room temperature ionic liquid and molecular solvent: a multi technique approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 "Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946601v1</w:t>
+                <w:t xml:space="preserve">hal-00946533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, solvation and interionic interactions in mixtures of room temperature ionic liquid and molecular solvent: a multi technique approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of the binary systems based on imidazolium room temperature ionic liquids with polar solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kalugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Voroshylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ryabchunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Solution Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 "Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946533v1</w:t>
+                <w:t xml:space="preserve">hal-00946595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the binary systems based on imidazolium room temperature ionic liquids with polar solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Competition between solvation and ionic association in mixtures of ionic liquid and polar molecular solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 "Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946595v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7408,90 +7408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local structure in C4mimPF6/acetonitrile mixture: The charge distribution effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
@@ -7520,103 +7520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics and rotation of C153 in a new ionic liquid/molecular solvent mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chania, Greece</w:t>
@@ -7645,51 +7645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the mode of interaction between Mcl-1 and its oligopyridine based foldameric inhibitors: a coupled molecular modeling-NMR perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,103 +7766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de solvatation de la coumarine dans les mélanges liquides ionques/carbonate de propylène : analyse par spectroscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF'15 - Congrès de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -7904,77 +7904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational diffusion in mixtures of dialkylimidazolium ionic liquids with polar aprotic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM - Molten Salts and Ionic Liquids XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8031,51 +8031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of special issue ELMG/JMLG 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,90 +8192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast structural changes in myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R.M. Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8387,51 +8387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48659BFB"/>
+    <w:nsid w:val="385411E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8535,51 +8535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DEC352D8"/>
+    <w:nsid w:val="19E57B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8683,51 +8683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B9F5BBE1"/>
+    <w:nsid w:val="B2ED2224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8920,51 +8920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-marekha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3142-8029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/CHIMIE/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/equipe/biophysique-et-dynamique-de-nanostructures-organiques-biodyn/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr.mpg.de/departments/biomolecular_mechanisms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpip-mainz.mpg.de/en/hunger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermn.unicaen.fr/recherche/interactions-proteines-proteines/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasir.cnrs.fr/en/lasir/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gunkel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie A Ehrhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S Krevert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Marekha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54804-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce Doak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Shoeman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R M Barends" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723003795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kawano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tashiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Imamura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeno Yamada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Sadakane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01006B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hunger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Iwase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Matsugami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01940F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05258E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Pr&#228;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Grechko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04108G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Balos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nagata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoncheol Cha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takamuku" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Uchida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Sonoda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00963E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koverga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kalugin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Goloviznina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03546F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Smortsova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.10.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr A. Koverga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr M. Korsun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kalugin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.03.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre Miannay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985630" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Gad&#382;uri&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601445" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.02.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Koverga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalugin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takamuku" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jedlovszky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiselev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4640" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BD701CL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Kalugin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02748a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02197A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04839c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HXNP8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWX0B1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polok" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412023g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03565H" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501561s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503352f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405090j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Grygorovych" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Moskalenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Doroshenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0529-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P68VPHB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Herasymenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Konno-Inoue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keichi Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016967" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabchunova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voroshylova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Chaban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61109-9_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koverga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seitsonen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voroshylova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryabchunova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ricci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.03.049" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T5F7F4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-marekha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3142-8029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/CHIMIE/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/equipe/biophysique-et-dynamique-de-nanostructures-organiques-biodyn/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr.mpg.de/departments/biomolecular_mechanisms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpip-mainz.mpg.de/en/hunger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermn.unicaen.fr/recherche/interactions-proteines-proteines/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasir.cnrs.fr/en/lasir/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gunkel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie A Ehrhard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S Krevert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Marekha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54804-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce Doak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Shoeman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R M Barends" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723003795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kawano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tashiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Imamura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeno Yamada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Sadakane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01006B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hunger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Iwase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Matsugami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01940F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05258E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Pr&#228;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Grechko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04108G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Balos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nagata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoncheol Cha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takamuku" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Uchida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Sonoda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00963E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koverga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kalugin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Goloviznina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03546F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre Miannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr A. Koverga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr M. Korsun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kalugin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.03.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Gad&#382;uri&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601445" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.02.068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Smortsova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.10.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jedlovszky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Koverga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalugin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takamuku" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04066" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Kalugin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02197A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiselev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04839c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smail" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HXNP8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWX0B1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4640" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BD701CL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02748a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03565H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501561s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412023g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503352f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405090j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Grygorovych" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Moskalenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Doroshenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0529-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P68VPHB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Herasymenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Konno-Inoue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keichi Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016967" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabchunova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voroshylova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Chaban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61109-9_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koverga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seitsonen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voroshylova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryabchunova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ricci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.03.049" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T5F7F4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>