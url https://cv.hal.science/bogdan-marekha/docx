--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -91,197 +91,218 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3142-8029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=e9ZR62sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis maître de conférences en chimie (section 31 CNU) au Laboratoire de chimie et au Département de chimie à l'ENS de Lyon.Mes recherches actuelles portent sur la dynamique électronique et structurales de systémes complexes moléculaires en phase condensée suite à une exctitation par un laser ultrabref. Auparavant j'ai travaillé sur la structure et la dynamique de solvants moléculaires et/ou ioniques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expérience professionnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2022 MCF en chimie, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ENS de Lyon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2019-2022 Post-doc en spectroscopie femtoseconde UV-vis, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IPCMS (Strasbourg, FR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MPIMR (Heidelberg, DE)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2017-2019 Post-doc en spectroscopie femtoseconde infrarouge, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MPIP (Mainz, DE)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2016-2017 Post-doc on computational drug-discovery, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CERMN (Caen, FR)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014-2015 ATER au Département de chimie, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Lille (Villeneuve d'Ascq, FR)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Diplômes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -356,100 +377,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique microscopiques dans les mélanges de liquides ioniques à base d’imidazolium et de solvants polaires aprotiques : RMN, spectroscopie Raman et modélisation moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Lille1 - Sciences et Technologies; Harkívsʹkij nacíonalʹnij uníversitet ímení V. N. Karazína, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01581868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -459,5199 +480,5199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a Jahn-Teller mode as an ultrafast fingerprint of spin-transition-induced charge transfer in CoFe Prussian Blue Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mazérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ma01072d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anti-correlations of water hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gunkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie A Ehrhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola S Krevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.10453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-54804-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Penfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.118-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2QI01903E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic catcher for stabilization of high-viscosity extrusion jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruce Doak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L Shoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R M Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (3), pp.903-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s1600576723003795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of self-hydrogen bonding among formamide molecules on the UCST-type liquid–liquid phase separation of binary solutions with imidazolium-based ionic liquid, [C n mim][TFSI], studied by NMR, IR, MD simulations, and SANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuya Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Imamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeno Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Sadakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (22), pp.13698-13712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2CP01006B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single methyl group drastically changes urea’s hydration dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hunger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (16), pp.164504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0085461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the UCST-type liquid–liquid phase separation mechanism of imidazolium-based ionic liquid, [C 8 mim][TFSI], and 1,4-dioxane by SANS, NMR, IR, and MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Sadakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Iwase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaru Matsugami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (42), pp.24449-24463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CP01940F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing states of imidazolium-based ionic liquid, [C &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; mim][TFSI], with cycloethers studied by SANS, IR, and NMR experiments and MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichiro Sadakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Iwase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaru Matsugami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.5332-5346. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP05258E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-Dependent Hydrogen-Bonding Motifs and Dynamics in Brønsted Acid–Base Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon A Prädel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Grechko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hunger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (33), pp.7229-7238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic pattern of alkylated ureas markedly affects water rotation and hydrogen bond dynamics in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hunger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (37), pp.20672-20677. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04108G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding mode of Pyridoclax to Myeloid cell leukemia-1 (Mcl-1) revealed by Nuclear Magnetic Resonance Spectroscopy, Docking and Molecular Dynamics Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, (in press). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07391102.2019.1680434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Ion Effects on an Oligopeptide: Bidentate Binding Matters for the Guanidinium Cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Balos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (1), pp.332-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201811029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen‐Bond Structure and Dynamics of TADDOL Asymmetric Organocatalysts Correlate with Catalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seoncheol Cha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hunger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (42), pp.9984-9990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201901594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159, pp.357-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01980723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen bonds of the imidazolium rings of ionic liquids with DMSO studied by NMR, soft X-ray spectroscopy, and SANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuya Sonoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.12858-12869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CP00963E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local structure in the BmimPF &amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; /acetonitrile mixture: the charge distribution effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alexandre Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Goloviznina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (34), p.21890-21902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CP03546F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of dilute aqueous DMSO solutions, as seen from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.234507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4985630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new potential model for acetonitrile: Insight into the local structure organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr M. Korsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 233, pp.251 - 261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between cation–solvent and cation–anion interactions in imidazolium ionic liquids with polar aprotic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Gadžurić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (7), pp.718 - 721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201601445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;mimTFSA (&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 2–12) with DMSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Sonoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.431 - 439. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-IR spectroscopic observation on intermolecular interactions in mixtures of imidazolium-based ionic liquids C n mimTFSA ( n = 2–12) with DMSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Sonoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Sonoda</w:t>
+                <w:t xml:space="preserve">Takahiro Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Uchida</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takumi Tokuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.431 - 439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Fogha</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics and rotation of coumarin 153 in a new ionic liquid/molecular solvent mixture model: [BMIM][TFSI]/propylene carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.48 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local lateral environment of the molecules at the surface of DMSO-water mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.404002-1 - 404002-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure in terms of nearest-neighbor approach in 1-Butyl-3-methylimidazolium-Based ionic liquids: MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.5029 - 5041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent interactions in ionic liquid ion pairs and ion pair dimers: a quantum chemical calculation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.16846 - 16857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CP02197A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local environment of the molecules in water-DMSO mixtures, as seen from computer simulations and Voronoi polyhedra analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (5), pp.3470 - 3481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cp04839c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luteolin organic solvent interactions. A molecular dynamics simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212, pp.503 - 508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interactions in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium acetate and water: Insights from IR, Raman, NMR spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.227 - 237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interactions, ion solvation, and association in mixtures of 1-&amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt;-butyl-3-methylimidazolium hexafluorophosphate and γ-butyrolactone: Insights from Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.339 - 352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural patterns of ion association and solvation in mixtures of imidazolium ionic liquids with acetonitrile by means of relative &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR chemical shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.23183 - 23194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02748a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic interactions of the imidazolium-based ionic liquid with molecular liquids depending on their electron-donicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.23627 - 23638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CP03565H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational diffusion in mixtures of imidazolium ILs with polar aprotic molecular solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.5509 - 5517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp501561s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous distribution in methanol/acetone mixture: vibrational and NMR spectroscopy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Polok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.1416-1425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp412023g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of mixing water with dimethyl sulfoxide, as seen from computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.8724-8733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503352f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy of mixing of acetone and methanol: A computer simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Polok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.16157-16164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp405090j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Wide Range pH-sensing Materials Allowing Ratiometric Fluorescence Detection Based on Structurally Rigid Analogs of 2,6-distyrylpyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Grygorovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Moskalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Doroshenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (1), pp.115-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10895-009-0529-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,1717 +5682,1717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in the excited state dynamics of Archae-Rhodopsin-3 via site specific mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keichi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE Photonics Europe, Apr 2024, Strasbourg, France. pp.18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast excited state dynamics of archae-rhodopsin 3 and its mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Excited State Dynamics of The Archae-Rhodopsin 3 And Its Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keichi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photochemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Excited State Dynamics of The Archae-Rhodopsin 3 And Its Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Herasymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masae Konno-Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keichi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties and Ion Aggregation in Mixtures of Room Temperature Ionic Liquids with Aprotic Dipolar Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Riabchunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Voroshylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Problems of Molecular Physics. Springer Proceedings in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kyiv, Ukraine. pp.67-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61109-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of dilute aqueous DMSO solutions, as seen from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jedlovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Visgrad Symposium on Structural Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nové Hrady, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural patterns of ion association and solvation dynamics of imidazolium ionic liquids with acetonitrile, propylene carbonate and gamma-Butyrolactone: A molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational and rotational dynamics of imidazolium bazed ionic liquids in acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic structure and dynamics in mixtures of imidazolium-based ionic liquids with polar aprotic solvents: Vibration spectroscopy , NMR and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.N. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Liquids Meet Ionic Liquids from Fundamentals to Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luteolin-organic solvent interactions: A molecular dynamics simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Visegrad Symposium Structural Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing states of imidazolium-based ionic liquid in dimethyl sulfoxide, methanol, and acetonitrile studied with NMR, Raman, and ATR-IR techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takamuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Koke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics, solvation and interionic interactions in mixtures of room temperature ionic liquid and molecular solvent: a multi technique approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of the binary systems based on imidazolium room temperature ionic liquids with polar solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Voroshylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ryabchunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 "Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between solvation and ionic association in mixtures of ionic liquid and polar molecular solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 "Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7381,633 +7402,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local structure in C4mimPF6/acetonitrile mixture: The charge distribution effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics and rotation of C153 in a new ionic liquid/molecular solvent mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the mode of interaction between Mcl-1 and its oligopyridine based foldameric inhibitors: a coupled molecular modeling-NMR perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan A. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfacing Chemical Biology and Drug Discovery (RICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de solvatation de la coumarine dans les mélanges liquides ionques/carbonate de propylène : analyse par spectroscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Miannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Koverga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF'15 - Congrès de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational diffusion in mixtures of dialkylimidazolium ionic liquids with polar aprotic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kalugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM - Molten Salts and Ionic Liquids XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8017,145 +8038,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of special issue ELMG/JMLG 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMLG - JMLG annual meeting 2013 - Global Perspectives on the Structure and Dynamics of Liquids and Mixtures: Experiment and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. 205, pp.1, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8165,161 +8186,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast structural changes in myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R.M. Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bacellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8387,51 +8408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="385411E3"/>
+    <w:nsid w:val="421FEBC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8535,51 +8556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19E57B8B"/>
+    <w:nsid w:val="6394D9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8683,51 +8704,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2ED2224"/>
+    <w:nsid w:val="4DBBF480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8920,51 +8941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-marekha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3142-8029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/CHIMIE/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/equipe/biophysique-et-dynamique-de-nanostructures-organiques-biodyn/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr.mpg.de/departments/biomolecular_mechanisms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpip-mainz.mpg.de/en/hunger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermn.unicaen.fr/recherche/interactions-proteines-proteines/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasir.cnrs.fr/en/lasir/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gunkel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie A Ehrhard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S Krevert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Marekha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54804-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce Doak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Shoeman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R M Barends" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723003795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kawano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tashiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Imamura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeno Yamada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Sadakane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01006B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hunger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Iwase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Matsugami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01940F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05258E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Pr&#228;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Grechko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04108G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Balos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nagata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoncheol Cha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takamuku" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Tokuda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Uchida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Sonoda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00963E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koverga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kalugin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Goloviznina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03546F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre Miannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr A. Koverga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr M. Korsun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kalugin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.03.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Gad&#382;uri&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601445" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.02.068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Smortsova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.10.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jedlovszky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Koverga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalugin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takamuku" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04066" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Kalugin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02197A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiselev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04839c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smail" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HXNP8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWX0B1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4640" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BD701CL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02748a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03565H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501561s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412023g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503352f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405090j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Grygorovych" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Moskalenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Doroshenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0529-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P68VPHB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Herasymenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Konno-Inoue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keichi Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016967" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabchunova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voroshylova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Chaban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61109-9_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592062v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koverga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seitsonen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946533v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voroshylova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryabchunova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267283v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ricci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.03.049" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T5F7F4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-marekha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3142-8029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=e9ZR62sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/CHIMIE/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/equipe/biophysique-et-dynamique-de-nanostructures-organiques-biodyn/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mr.mpg.de/departments/biomolecular_mechanisms" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpip-mainz.mpg.de/en/hunger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermn.unicaen.fr/recherche/interactions-proteines-proteines/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasir.cnrs.fr/en/lasir/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maz&#233;rat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01072d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gunkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie A Ehrhard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S Krevert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A Marekha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54804-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce Doak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Shoeman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R M Barends" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723003795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kawano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tashiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Imamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeno Yamada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Sadakane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01006B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hunger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085461" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Iwase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Matsugami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01940F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05258E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Pr&#228;del" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Grechko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04108G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Balos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Nagata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoncheol Cha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takamuku" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Tokuda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Uchida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Sonoda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00963E" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Koverga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kalugin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Goloviznina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03546F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Idrissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre Miannay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985630" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr A. Koverga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr M. Korsun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Kalugin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.03.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Gad&#382;uri&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.02.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Smortsova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Miannay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.10.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idrissi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jedlovszky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Koverga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalugin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takamuku" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Kalugin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02197A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiselev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04839c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchouar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HXNP8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.05.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TWX0B1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4640" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BD701CL1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02748a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03565H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501561s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polok" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412023g" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503352f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405090j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Grygorovych" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Moskalenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Doroshenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0529-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P68VPHB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Herasymenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Konno-Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keichi Inoue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016967" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Riabchunova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voroshylova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Chaban" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61109-9_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koverga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seitsonen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voroshylova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ryabchunova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459200v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137496v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168622v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ricci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.03.049" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T5F7F4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>