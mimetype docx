--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -296,3980 +296,4110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire particles of different sizes induce a proinflammatory response of varying intensity in lung cells</w:t>
+                <w:t xml:space="preserve">Tire and road wear particles in soils: from roadside soil to widespread impregnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Passas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2025.03.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.124430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.124430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05093928v1</w:t>
+                <w:t xml:space="preserve">hal-05581191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des teneurs en particules de pneus selon l’éloignement à la route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tire particles of different sizes induce a proinflammatory response of varying intensity in lung cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Landebrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/20251139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.586-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2025.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404872v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05093928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and suitability of analytical method for the detection of tire and road wear particles markers in low-concentration sediment and soil matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Évolution des teneurs en particules de pneus selon l’éloignement à la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazmp.2025.100013⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20251139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374029v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d’infiltration par les particules d’usure des pneus et de la route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement and suitability of analytical method for the detection of tire and road wear particles markers in low-concentration sediment and soil matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Albignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/20251129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.100013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazmp.2025.100013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404858v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toxicological comparison of tire and road wear particles emitted on rural and urban roads, alone or with the co-exposed pollutant benzo[a]pyrene: Size and origin as key factors in controlling the in vitro proinflammatory response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d’infiltration par les particules d’usure des pneus et de la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lumière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.109920. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359304v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of RAW264.7 macrophages to exhaust emissions (gases and PAH) and non-exhaust emissions (tire particles) induces additive or synergistic TNF-α production depending on the tire particle size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A toxicological comparison of tire and road wear particles emitted on rural and urban roads, alone or with the co-exposed pollutant benzo[a]pyrene: Size and origin as key factors in controlling the in vitro proinflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 509, pp.153990. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770671v1</w:t>
+                <w:t xml:space="preserve">hal-05359304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing particle resuspension and dispersion: An experimental study using test-track measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of RAW264.7 macrophages to exhaust emissions (gases and PAH) and non-exhaust emissions (tire particles) induces additive or synergistic TNF-α production depending on the tire particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Obeid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104321⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 509, pp.153990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725466v1</w:t>
+                <w:t xml:space="preserve">hal-04770671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Factors influencing particle resuspension and dispersion: An experimental study using test-track measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.104321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356470v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the relationship between rear-of-wheel particle emissions and close-proximity tire/road noise of a passenger car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 918, pp.170578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741138v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro comparison of the toxicological profiles of ground tire particles (TP) and actual tire and road wear particles (TRWP) emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+                <w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lumière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108885⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.176855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650835v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical characteristics of particles emitted by a passenger vehicle at the tire-road contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">An in vitro comparison of the toxicological profiles of ground tire particles (TP) and actual tire and road wear particles (TRWP) emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139874⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.108885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205389v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of rear-of-wheel and tire-road wear particle emissions by light-duty vehicles using on-road and test track experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Physical and chemical characteristics of particles emitted by a passenger vehicle at the tire-road contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Khardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khardi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2020.12.014⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.139874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290952v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air pour les usagers des transports en commun en site propre : un paramètre pour l'évaluation dans les plans de déplacements urbains ? Enseignements d'une étude de cas à Nantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of rear-of-wheel and tire-road wear particle emissions by light-duty vehicles using on-road and test track experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Heddebaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis François</w:t>
+                <w:t xml:space="preserve">L. Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-04⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.278-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2020.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482306v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-exhaust particle emissions under various driving conditions: Implications for sustainable mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l'air pour les usagers des transports en commun en site propre : un paramètre pour l'évaluation dans les plans de déplacements urbains ? Enseignements d'une étude de cas à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Heddebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.102290. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable: vers une approche systémique, 2020, 20p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426684v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agarose Cleaning Optimization for DGT Devices Specific for Cesium</w:t>
+                <w:t xml:space="preserve">Non-exhaust particle emissions under various driving conditions: Implications for sustainable mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Sadewo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A. Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/599/1/012027⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.102290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02289624v1</w:t>
+                <w:t xml:space="preserve">hal-04426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale study of mercury transformations and dynamics at the chemocline of the Petit-Saut tropical reservoir (French Guiana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+                <w:t xml:space="preserve">Agarose Cleaning Optimization for DGT Devices Specific for Cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Sadewo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+                <w:t xml:space="preserve">A Widiharto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.280⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 599, pp.012027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/599/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421446v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale study of mercury transformations and dynamics at the chemocline of the Petit-Saut tropical reservoir (French Guiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 630, pp.1401-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396132v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of palladium footprint from road traffic in two highway environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Clement</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (24), pp. 20019-20031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5241-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.23559-23573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282200v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors controlling the real exhaust emissions from earthwork machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of palladium footprint from road traffic in two highway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Capony</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Francois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (24), pp. 20019-20031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01240738v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH dynamics in roadside environments: Influence on the consistency of diagnostic ratio values and ecosystem contamination assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key factors controlling the real exhaust emissions from earthwork machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Capony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 538 (538), pp.997-1009. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.271-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211556v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a mathematical modeling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+                <w:t xml:space="preserve">PAH dynamics in roadside environments: Influence on the consistency of diagnostic ratio values and ecosystem contamination assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.1108⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 538 (538), pp.997-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006991v1</w:t>
+                <w:t xml:space="preserve">hal-01211556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and environmental modeling of earthwork impacts: A road construction case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Capony</w:t>
+                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a mathematical modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (5), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851528v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior of Straining in Randomly Packed Beads: Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and environmental modeling of earthwork impacts: A road construction case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Capony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000666⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283298v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a granulometric approach</w:t>
+                <w:t xml:space="preserve">Dynamic Behavior of Straining in Randomly Packed Beads: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 411 (3-4), pp.178-184. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (5), pp. 692-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0000666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906983v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of mercury complexation by dissolved organic matter isolates from freshwater and effluents of a major wastewater treatment plant</w:t>
+                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a granulometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Achraf Guefrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 411 (3-4), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676443v1</w:t>
+                <w:t xml:space="preserve">hal-00906983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t>
+                <w:t xml:space="preserve">Measurement and modeling of mercury complexation by dissolved organic matter isolates from freshwater and effluents of a major wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2010.931⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.2057-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676409v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury sources and transformations in a man-perturbed tidal estuary: The Sinnamary Estuary, French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Muresan</w:t>
+                <w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cossa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Richard</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.08.021⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (4), pp.822-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2010.931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591583v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the chemical fate and bioavailability of liquid elemental mercury drops from gold mining in Amazonian freshwater systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury sources and transformations in a man-perturbed tidal estuary: The Sinnamary Estuary, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dominique</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es070268r⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (22), pp.5416-5430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01841784v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeochemistry of mercury at the sediment–water interface in the Thau lagoon. 1. Partition and speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Simulation of the chemical fate and bioavailability of liquid elemental mercury drops from gold mining in Amazonian freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Kerbellec</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (21), pp.7322-7329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es070268r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312103v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The biogeochemistry of mercury at the sediment–water interface in the Thau lagoon. 1. Partition and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.472-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation of dissolved gaseous mercury in a tropical lake (Petit-Saut reservoir, French Guiana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peretyazhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kazimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 364 (1-3), pp.260-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00269179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4279,3761 +4409,3886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une mesure réaliste des émissions et une analyse systémique de leur devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Nantes Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04200079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Mahaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de l’IR OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2026, La baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413247v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Forest</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226287v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t>
+                <w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391913v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413218v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Mahaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEOBIOSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEOBIOSE, Dec 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820180v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation réaliste des émissions de particules des pneus à l’aide d’un véhicule instrumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, CEREMA et IDRRIM, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire GEOBIOSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEOBIOSE, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533209v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783082v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation levels and gradient of tire wear particle content of surface soils adjacent to a major road</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024 - Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723174v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impregnation levels and gradient of tire wear particle content of surface soils adjacent to a major road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024 - Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533184v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Reynolds Number, Mudflap Configuration and Loading Shape on the Wake of an Earthmoving Dump Truck: A Wind Tunnel Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 Fluids Engineering Division Summer Meeting collocated with the ASME 2024 Heat Transfer Summer Conference and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/fedsm2024-122616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04725391v1</w:t>
+                <w:t xml:space="preserve">hal-04533184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Reynolds Number, Mudflap Configuration and Loading Shape on the Wake of an Earthmoving Dump Truck: A Wind Tunnel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Durán García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 Fluids Engineering Division Summer Meeting collocated with the ASME 2024 Heat Transfer Summer Conference and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/fedsm2024-122616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726355v1</w:t>
+                <w:t xml:space="preserve">hal-04725391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533821v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595725v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723176v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mudflaps and loading on the wake of a simplified earthworks dump truck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Murzyn</w:t>
+                <w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/TFEC2023.exp.045910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04598666v1</w:t>
+                <w:t xml:space="preserve">hal-04723176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+                <w:t xml:space="preserve">Influence of mudflaps and loading on the wake of a simplified earthworks dump truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Thermal and Fluids Engineers, Mar 2023, College Park, United States. pp.1029-1038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/TFEC2023.exp.045910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104032v1</w:t>
+                <w:t xml:space="preserve">hal-04598666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Croiset</w:t>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364948v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the productivity and the environmental impacts of earthwork machines: a case study for GPS-instrumented excavator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lorino</w:t>
+                <w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850803v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical guidelines for Life Cycle Assessment applied to railways project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the productivity and the environmental impacts of earthwork machines: a case study for GPS-instrumented excavator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Capony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Coiret</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Yvan Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Life Cycle Assessment and Construction 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France. pp.144−153</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960384v1</w:t>
+                <w:t xml:space="preserve">hal-00850803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworks and environment : A road case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Practical guidelines for Life Cycle Assessment applied to railways project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPCR 2011 Reducing the Carbon Footprint in Road Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, India</w:t>
+              <w:t xml:space="preserve">International Symposium Life Cycle Assessment and Construction 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France. pp.144−153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851897v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and receptor modeling of polybrominated diphenyl ethers (PBDEs) in soil throughout the Ile-de-France Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rockne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Varrault</w:t>
+                <w:t xml:space="preserve">Earthworks and environment : A road case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Capony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
+              <w:t xml:space="preserve">AIPCR 2011 Reducing the Carbon Footprint in Road Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758481v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tlili</w:t>
+                <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labadie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-H. Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758468v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758465v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742339v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414234v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-humic organic matter in urban water: a protective role to organisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Meeting of the International Humic Substances Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762485v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is making up dissolved organic matter in anthropized aquatic system?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Non-humic organic matter in urban water: a protective role to organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Tusseau Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Meeting of the International Humic Substances Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is making up dissolved organic matter in anthropized aquatic system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Meeting of the International Humic Substances Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8043,396 +8298,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des particules de pneus et analyse des effets sur deux organismes endobenthiques de l’estuaire de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassis dynamometer development to measure brake-wear unregulated pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Ann Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th edition of the International Conference on Transport and Pollution (TaP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RubberCity project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Munich, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8442,176 +8697,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic Organic Matter in the Seine Basin: Sources, Spatio-Temporal Variability, Impact of Urban Discharges and Influence on Micro-pollutant Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Environmental Chemistry, “The Seine River basin”, Flipo N., Lestel L., Labadie P. (Eds), Springer, Berlin, Heidelberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-242, 2019, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8621,118 +8876,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact sanitaire potentiel des retardateurs de flemmes de type polybromés diphényles éthers (PBDE) en Région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8800,51 +9055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79E01D4A"/>
+    <w:nsid w:val="57582993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9031,51 +9286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-muresan-paslaru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9189-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lumi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.12.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heddebaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-04" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sadewo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiharto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/599/1/012027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H28FZ79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Capony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2015.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB35R43-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1108" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B8A8EF837A317677C088C91D74E33022837A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.03.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000666" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es070268r" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VPZNKS32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbellec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00269179v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peretyazhko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazimirov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RG0X9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04200079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dur&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2024-122616" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850803v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fargier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-muresan-paslaru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9189-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108885" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lumi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.12.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heddebaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sadewo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiharto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/599/1/012027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H28FZ79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Capony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB35R43-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B8A8EF837A317677C088C91D74E33022837A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.03.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es070268r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VPZNKS32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbellec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00269179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peretyazhko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazimirov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.06.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RG0X9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04200079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dur&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2024-122616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fargier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>