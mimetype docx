--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -166,287 +166,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
+                <w:t xml:space="preserve">Tire and road wear particles in soils: from roadside soil to widespread impregnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Massroua</w:t>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 300, pp.124430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.124430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373918v1</w:t>
+                <w:t xml:space="preserve">hal-05581191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles in soils: from roadside soil to widespread impregnation</w:t>
+                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+                <w:t xml:space="preserve">Antoine Massroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.124430. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.124430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581191v1</w:t>
+                <w:t xml:space="preserve">hal-05373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire particles of different sizes induce a proinflammatory response of varying intensity in lung cells</w:t>
               </w:r>
@@ -566,90 +566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des teneurs en particules de pneus selon l’éloignement à la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -683,77 +683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and suitability of analytical method for the detection of tire and road wear particles markers in low-concentration sediment and soil matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,295 +1326,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the relationship between rear-of-wheel particle emissions and close-proximity tire/road noise of a passenger car</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lumiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X.T. Truong</w:t>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210342v1</w:t>
+                <w:t xml:space="preserve">hal-04356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A study of the relationship between rear-of-wheel particle emissions and close-proximity tire/road noise of a passenger car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lumière</w:t>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+                <w:t xml:space="preserve">X.T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 918, pp.170578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356470v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t>
               </w:r>
@@ -1747,64 +1747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro comparison of the toxicological profiles of ground tire particles (TP) and actual tire and road wear particles (TRWP) emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bouredji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Khardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air pour les usagers des transports en commun en site propre : un paramètre pour l'évaluation dans les plans de déplacements urbains ? Enseignements d'une étude de cas à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heddebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of palladium footprint from road traffic in two highway environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key factors controlling the real exhaust emissions from earthwork machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Capony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH dynamics in roadside environments: Influence on the consistency of diagnostic ratio values and ecosystem contamination assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and environmental modeling of earthwork impacts: A road construction case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Capony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Straining in Randomly Packed Beads: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,317 +3503,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a granulometric approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement and modeling of mercury complexation by dissolved organic matter isolates from freshwater and effluents of a major wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Guefrech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+                <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.2057-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906983v1</w:t>
+                <w:t xml:space="preserve">hal-00676443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of mercury complexation by dissolved organic matter isolates from freshwater and effluents of a major wastewater treatment plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Internal erosion of chemically reinforced granular materials: a granulometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Achraf Guefrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (12), pp.2057-2063. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 411 (3-4), pp.178-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676443v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4423,51 +4423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une mesure réaliste des émissions et une analyse systémique de leur devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Nantes Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4517,77 +4517,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,1045 +4636,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413247v1</w:t>
+                <w:t xml:space="preserve">hal-05391913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Forest</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Mahaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226287v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Forest</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391913v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adèle Mahaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+                <w:t xml:space="preserve">V. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413218v1</w:t>
+                <w:t xml:space="preserve">hal-05226287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation réaliste des émissions de particules des pneus à l’aide d’un véhicule instrumenté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, CEREMA et IDRRIM, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423766v1</w:t>
+                <w:t xml:space="preserve">hal-04723176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEOBIOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOBIOSE, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation réaliste des émissions de particules des pneus à l’aide d’un véhicule instrumenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, CEREMA et IDRRIM, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533209v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783082v1</w:t>
+                <w:t xml:space="preserve">hal-04533209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impregnation levels and gradient of tire wear particle content of surface soils adjacent to a major road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2024 - Plastic pollution from macro to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5693,765 +5693,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533184v1</w:t>
+                <w:t xml:space="preserve">hal-04783082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Reynolds Number, Mudflap Configuration and Loading Shape on the Wake of an Earthmoving Dump Truck: A Wind Tunnel Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 Fluids Engineering Division Summer Meeting collocated with the ASME 2024 Heat Transfer Summer Conference and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725391v1</w:t>
+                <w:t xml:space="preserve">hal-04533184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Reynolds Number, Mudflap Configuration and Loading Shape on the Wake of an Earthmoving Dump Truck: A Wind Tunnel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Durán García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 Fluids Engineering Division Summer Meeting collocated with the ASME 2024 Heat Transfer Summer Conference and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/fedsm2024-122616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726355v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533821v1</w:t>
+                <w:t xml:space="preserve">hal-04726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595725v1</w:t>
+                <w:t xml:space="preserve">hal-04533821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723176v1</w:t>
+                <w:t xml:space="preserve">hal-04595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mudflaps and loading on the wake of a simplified earthworks dump truck</w:t>
               </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6554,103 +6554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,64 +6942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Capony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Baudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,51 +7188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Vandanjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rockne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,51 +7434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7510,601 +7510,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
+                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Varrault</w:t>
+                <w:t xml:space="preserve">K. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Tusseau-Vuillemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758481v1</w:t>
+                <w:t xml:space="preserve">hal-00758468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBDE dans l'atmosphère et contamination des sols</w:t>
+                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tlili</w:t>
+                <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labadie</w:t>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Muresan</w:t>
+                <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-H. Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758468v1</w:t>
+                <w:t xml:space="preserve">hal-00758481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758465v1</w:t>
+                <w:t xml:space="preserve">hal-00414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742339v1</w:t>
+                <w:t xml:space="preserve">hal-00758465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Polybrominated diphenyl ethers fluxes in the atmosphere of Paris city, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPAILLAGE ET CONSTRUCTION DE BARRAGES EN GUYANE FRANÇAISE, UNE ALCHIMIE RISQUEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5 p.-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414234v1</w:t>
+                <w:t xml:space="preserve">hal-00742339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-humic organic matter in urban water: a protective role to organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,77 +8159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is making up dissolved organic matter in anthropized aquatic system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,103 +8312,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des particules de pneus et analyse des effets sur deux organismes endobenthiques de l’estuaire de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th edition of the International Conference on Transport and Pollution (TaP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rueil Malmaison, France</w:t>
@@ -8571,90 +8571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RubberCity project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Munich, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,202 +8671,327 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pneus et particules d’usure des pneumatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Blot; J. Désert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des déchets sauvages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Licorne; l'Harmattan, pp.183-185, 2026, 978-2-296-12103-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aquatic Organic Matter in the Seine Basin: Sources, Spatio-Temporal Variability, Impact of Urban Discharges and Influence on Micro-pollutant Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Environmental Chemistry, “The Seine River basin”, Flipo N., Lestel L., Labadie P. (Eds), Springer, Berlin, Heidelberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-242, 2019, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8876,118 +9001,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact sanitaire potentiel des retardateurs de flemmes de type polybromés diphényles éthers (PBDE) en Région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9055,51 +9180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57582993"/>
+    <w:nsid w:val="91FB7EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9286,51 +9411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-muresan-paslaru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9189-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108885" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lumi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.12.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heddebaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sadewo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiharto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/599/1/012027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H28FZ79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Capony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB35R43-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B8A8EF837A317677C088C91D74E33022837A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.03.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es070268r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VPZNKS32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbellec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00269179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peretyazhko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazimirov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.06.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RG0X9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04200079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dur&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2024-122616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fargier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-muresan-paslaru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9189-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108885" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lumi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.12.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heddebaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Sadewo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widiharto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/599/1/012027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H28FZ79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Capony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB35R43-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B8A8EF837A317677C088C91D74E33022837A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.03.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.08.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es070268r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VPZNKS32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerbellec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00269179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peretyazhko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazimirov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.06.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1RG0X9V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04200079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dur&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2024-122616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Baudru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fargier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rockne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tlili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05591691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>