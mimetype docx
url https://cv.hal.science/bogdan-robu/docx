--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -442,51 +442,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 156, pp.106223. </w:t>
+              <w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -576,51 +576,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2564,51 +2564,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t>
+                <w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
@@ -2643,97 +2643,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075480v1</w:t>
+                <w:t xml:space="preserve">hal-05368563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t>
+                <w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
@@ -2768,82 +2777,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing (UCC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05368563v1</w:t>
+                <w:t xml:space="preserve">hal-05075480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t>
               </w:r>
@@ -3678,390 +3678,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zilong Zhao</w:t>
+                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039452v1</w:t>
+                <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153577v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control; IEEE Control Systems Society (CSS), Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040962v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse control-inspired features generation for Schizophrenia diagnosis</w:t>
               </w:r>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5782,51 +5782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,64 +8897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9021,51 +9021,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique Constructive des Techniques Utilisées pour l'Estimation et la Validation des Modèles de Prédiction en Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,51 +9437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD992545"/>
+    <w:nsid w:val="96768AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9668,51 +9668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>