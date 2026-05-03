--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -229,715 +229,715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t>
+                <w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian-Silviu Roman</w:t>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bolboacă</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Raes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493405v1</w:t>
+                <w:t xml:space="preserve">hal-04885266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a predictive method to protect privacy of mobility data</w:t>
+                <w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Molina</w:t>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Goarant</w:t>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Raes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156 (March), pp.106223. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885266v1</w:t>
+                <w:t xml:space="preserve">hal-05234898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t>
+                <w:t xml:space="preserve">APU-TrajGen: Adaptive Privacy and Utility Preserving Real-Time Synthetic Trajectory Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+                <w:t xml:space="preserve">Adrian-Silviu Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Roland Bolboacă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piroska Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 270, pp.456-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234898v1</w:t>
+                <w:t xml:space="preserve">hal-05493405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
+                <w:t xml:space="preserve">Sparse Dynamical Features generation, application to Parkinson's Disease diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+                <w:t xml:space="preserve">Houssem Meghnoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126 (Part B), pp.106882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050443v1</w:t>
+                <w:t xml:space="preserve">hal-04053625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Dynamical Features generation, application to Parkinson's Disease diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Meghnoudj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 126 (Part B), pp.106882. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.3343-3355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053625v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">React to the Worst: Lightweight and proactive protection of location privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.2371-2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -971,64 +971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1495,64 +1495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,421 +1593,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1004-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2016.2550047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910687v1</w:t>
+                <w:t xml:space="preserve">hal-01297026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Autonomic-Computing Approach on Mapping Threads to Multi-cores for Software Transactional Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damián Serrano</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCC.2016.2550047⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (18), pp.e4506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297026v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomic-Computing Approach on Mapping Threads to Multi-cores for Software Transactional Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (18), pp.e4506. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.4506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742690v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control of a fluid/plate system using a pole placement controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif des vibrations dans un système fluide/structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,64 +2488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust cascade control for variable dimension systems -Application to processors' power capping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,77 +2596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
@@ -2730,77 +2730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t>
@@ -2842,77 +2842,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2944,1500 +2944,1500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Conservative Approach for Few-Shot Transfer in Off-Dynamics Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merwan Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">IJCAI 2024 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669743v1</w:t>
+                <w:t xml:space="preserve">hal-04574316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647975v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conservative Approach for Few-Shot Transfer in Off-Dynamics Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Daoudi</w:t>
+                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dos Santos</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2024 - International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574316v1</w:t>
+                <w:t xml:space="preserve">hal-04666859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602298v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666859v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Reinforcement Learning Agents with Local Guides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Merwan Barlier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.829-838</w:t>
+              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052358v2</w:t>
+                <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153577v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal privacy protection of mobility data: a predictive approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control; IEEE Control Systems Society (CSS), Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040962v2</w:t>
+                <w:t xml:space="preserve">hal-04039452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zilong Zhao</w:t>
+                <w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039452v1</w:t>
+                <w:t xml:space="preserve">hal-04459065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse control-inspired features generation for Schizophrenia diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Meghnoudj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051822v1</w:t>
+                <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">React to the Worst: Efficient and Proactive Protection of Location Privacy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sparse control-inspired features generation for Schizophrenia diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Meghnoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459065v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancing Reinforcement Learning Agents with Local Guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merwan Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.829-838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04153630v1</w:t>
+                <w:t xml:space="preserve">hal-04052358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,542 +4508,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Limited Information Model Predictive Control for Pursuit-evasion Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282727v2</w:t>
+                <w:t xml:space="preserve">hal-03412855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Information Model Predictive Control for Pursuit-evasion Games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412855v1</w:t>
+                <w:t xml:space="preserve">hal-03225632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick-scooters detection in sensor-based transportation mode classification methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.043⟩</w:t>
+              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iași, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225632v1</w:t>
+                <w:t xml:space="preserve">hal-03363709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pursuit-evasion Games Based on Game-theoretic and Model Predictive Control Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2021 - 5th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363709v1</w:t>
+                <w:t xml:space="preserve">hal-03412852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Obstacles Avoidance Using Nonlinear Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5071,178 +5058,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit-evasion Games Based on Game-theoretic and Model Predictive Control Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2021 - 5th International Conference on Control, Automation and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412852v1</w:t>
+                <w:t xml:space="preserve">hal-03282727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pursuit-evasion Game for Nonholonomic Mobile Robots With Obstacle Avoidance using NMPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,602 +5270,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+                <w:t xml:space="preserve">Active Learning from Unreliable Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Birke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dresde, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294272v1</w:t>
+                <w:t xml:space="preserve">hal-02045455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning from Unreliable Data</w:t>
+                <w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroDW 2019 - 13th EuroSys Doctoral Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045455v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Anomaly Detection on Unreliable Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2019 - 49th IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portland, Oregon, United States. </w:t>
+              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.189-195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSN.2019.00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056558v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5910,477 +5910,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and dynamic analysis of the domestic demand influence on the economic growth of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on International Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERDI, Nov 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863625v1</w:t>
+                <w:t xml:space="preserve">hal-01980620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and dynamic analysis of the domestic demand influence on the economic growth of China</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on International Development Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980620v1</w:t>
+                <w:t xml:space="preserve">hal-01863625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control-theory approach for minimizing unused grid resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. pp.1-8, </w:t>
@@ -6412,208 +6412,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527666v1</w:t>
+                <w:t xml:space="preserve">hal-01578635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,1609 +6671,1609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Birke</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578635v1</w:t>
+                <w:t xml:space="preserve">hal-01527666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Autonomic Parallelism Adaptation for Software Transactional Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316521v1</w:t>
+                <w:t xml:space="preserve">hal-01312786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Control of Autonomic Parallelism Adaptation on Software Transactional Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2016 - International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria. pp.180-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348687v1</w:t>
+                <w:t xml:space="preserve">hal-01309195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
+              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376640v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Parallelism Adaptation for Software Transactional Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312786v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Autonomic Parallelism Adaptation on Software Transactional Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2016 - International Conference on High Performance Computing &amp; Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309195v1</w:t>
+                <w:t xml:space="preserve">hal-01376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MR-Ctrl: optimal performance and dependability control of Big Data Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">Inter-Eng 2016 - 9th International Conference Interdisciplinarity in Engineering (Inter-Eng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Targu-Mures, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331024v1</w:t>
+                <w:t xml:space="preserve">hal-02079597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-Ctrl: optimal performance and dependability control of Big Data Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Autonomic Parallelism and Thread Mapping Control on Software Transactional Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Eng 2016 - 9th International Conference Interdisciplinarity in Engineering (Inter-Eng)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAC 2016 - 13th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany. pp.189 - 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2016.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079597v1</w:t>
+                <w:t xml:space="preserve">hal-01309681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Parallelism and Thread Mapping Control on Software Transactional Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAC 2016 - 13th IEEE International Conference on Autonomic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2016.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309681v1</w:t>
+                <w:t xml:space="preserve">hal-01316521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.484-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240558v1</w:t>
+                <w:t xml:space="preserve">hal-01239851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239851v1</w:t>
+                <w:t xml:space="preserve">hal-01240558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982404v1</w:t>
+                <w:t xml:space="preserve">hal-00980372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00980372v1</w:t>
+                <w:t xml:space="preserve">hal-00982404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of MapReduce Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,51 +8432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controlled distributed parameter model for a fluid-flexible structure system: numerical simulations and experiment validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,210 +8498,350 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 48th IEEE Conference on Decision and Control (CDC 2009) and 28th Chinese Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5532-5537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task hybridization in heterogeneous computing: A combination of control and scheduling theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouds Halitim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jounrée PAD GIPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Dynamicity in SoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Brancati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems of Systems: Foundations -- A Conceptual Model and Some Derivations: The AMADEOS Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.926 - 206, 2016, 978-3-319-47590-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47590-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8711,143 +8851,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8857,147 +8997,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System -France Macroeconomic Model Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9007,252 +9147,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique Constructive des Techniques Utilisées pour l'Estimation et la Validation des Modèles de Prédiction en Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Parallelism Adaptation on Software Transactional Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naweiluo Zhou</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8887, Univ. Grenoble Alpes; INRIA Grenoble. 2016, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9262,114 +9402,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control of a fluid/plate system. Contrôle actif des vibrations dans un système couplé fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Paul Sabatier - Toulouse III, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9437,51 +9577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96768AC3"/>
+    <w:nsid w:val="FA8758FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9668,51 +9808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>