--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -7734,239 +7734,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cadet</w:t>
+                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239851v1</w:t>
+                <w:t xml:space="preserve">hal-01240558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.484-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240558v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
               </w:r>
@@ -9577,51 +9577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA8758FD"/>
+    <w:nsid w:val="63FAF70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9808,51 +9808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bogdan-robu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7568-007X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156193779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289754907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000395125131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Silviu Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bolboac&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piroska Haller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Meghnoudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065848" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2022.2141118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2021.3063947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040962v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2019.00068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Landau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279599v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>