--- v0 (2026-04-01)
+++ v1 (2026-05-06)
@@ -2043,51 +2043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0114B1E1"/>
+    <w:nsid w:val="6229285C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>