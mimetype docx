--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1022,778 +1022,778 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05085383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operad is never free as a pre-Lie algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Burgunder</w:t>
+                <w:t xml:space="preserve">Non-ambiguous trees: new results and generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patxi Laborde-Zubieta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Fraser University, Jul 2016, Vancouver, Canada. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Manchon</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.6414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042890v1</w:t>
+                <w:t xml:space="preserve">hal-02173753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence laws and Hopf-Borel type theorem for operads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Burgunder</w:t>
+                <w:t xml:space="preserve">Non-ambiguous trees : new results and generalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patxi Laborde-Zubieta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPSAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426176v3</w:t>
+                <w:t xml:space="preserve">hal-01788487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-pointed partition posets and Species</w:t>
+                <w:t xml:space="preserve">Semi-pointed partition posets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Daejeon, South Korea. pp.321-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159526v1</w:t>
+                <w:t xml:space="preserve">hal-01337814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertree posets and hooked partitions</w:t>
+                <w:t xml:space="preserve">PreLie-decorated hypertrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957978v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.445-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ambiguous trees: new results and generalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Aval</w:t>
+                <w:t xml:space="preserve">An operad is never free as a pre-Lie algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boussicault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.6414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173753v1</w:t>
+                <w:t xml:space="preserve">hal-03042890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ambiguous trees : new results and generalisation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Aval</w:t>
+                <w:t xml:space="preserve">Confluence laws and Hopf-Borel type theorem for operads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01788487v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-pointed partition posets</w:t>
+                <w:t xml:space="preserve">Semi-pointed partition posets and Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.2532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01337814v1</w:t>
+                <w:t xml:space="preserve">hal-01159526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PreLie-decorated hypertrees</w:t>
+                <w:t xml:space="preserve">Hypertree posets and hooked partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229740v1</w:t>
+                <w:t xml:space="preserve">hal-00957978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1805,169 +1805,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperarbres et Partitions semi-pointées</w:t>
+                <w:t xml:space="preserve">Hyperarbres et Partitions semi-pointées : aspects combinatoires, algébriques et homologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Combinatoire [math.CO]. Université Claude Bernard Lyon 1, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014LYO10243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01110557v1</w:t>
+                <w:t xml:space="preserve">tel-01128561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperarbres et Partitions semi-pointées : aspects combinatoires, algébriques et homologiques</w:t>
+                <w:t xml:space="preserve">Hyperarbres et Partitions semi-pointées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Claude Bernard - Lyon I, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Combinatoire [math.CO]. Université Claude Bernard Lyon 1, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014LYO10243⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01128561v1</w:t>
+                <w:t xml:space="preserve">tel-01110557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2043,51 +2043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6229285C"/>
+    <w:nsid w:val="2708F2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2274,51 +2274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4067-8652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184202256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525971v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Obradovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.401" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174934v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937173v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bellier-Mill&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8482" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165269v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Laborde-Zubieta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burgunder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/204-1/2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728218v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Oger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671334v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0432-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426176v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01110557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4067-8652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184202256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525971v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Obradovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.401" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174934v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937173v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bellier-Mill&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoffbeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8482" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165269v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Laborde-Zubieta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2021.103331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burgunder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/204-1/2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728218v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Oger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671334v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-013-0432-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05085383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Manchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426176v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01128561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10243" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01110557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>