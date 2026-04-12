--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -498,827 +498,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirap controls Mycobacterium tuberculosis phagosomal acidification</w:t>
+                <w:t xml:space="preserve">An Iron‐Catalyzed Protein Desulfurization Method Reminiscent of Aquatic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Belhaouane</w:t>
+                <w:t xml:space="preserve">Rémi Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Pochet</w:t>
+                <w:t xml:space="preserve">Reda Mhidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Queval</w:t>
+                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011192⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202302648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034446v1</w:t>
+                <w:t xml:space="preserve">hal-04034384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversification of the antimicrobial peptides from marine worms is driven by environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renato Bruno</w:t>
+                <w:t xml:space="preserve">An Iron‐Catalyzed Protein Desulfurization Method Reminiscent of Aquatic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mhidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162875⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (18), pp.e202302648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202302648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283278v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iron‐Catalyzed Protein Desulfurization Method Reminiscent of Aquatic Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
+                <w:t xml:space="preserve">Tirap controls Mycobacterium tuberculosis phagosomal acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Belhaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eik Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202302648⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.e1011192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279813v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iron‐Catalyzed Protein Desulfurization Method Reminiscent of Aquatic Chemistry</w:t>
+                <w:t xml:space="preserve">The diversification of the antimicrobial peptides from marine worms is driven by environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desmet</w:t>
+                <w:t xml:space="preserve">Renato Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Mhidia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+                <w:t xml:space="preserve">Oleg Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202302648⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 879, pp.162875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034384v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day/night variations of feeding and immune activities in larvae of the European grapevine moth, Lobesia botrana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for antibacterial molecules in meiobenthic nematodes belonging to the Oncholaimidae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Iltis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Sandulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1208⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.D87636D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475096v1</w:t>
+                <w:t xml:space="preserve">hal-03964348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for antibacterial molecules in meiobenthic nematodes belonging to the Oncholaimidae family</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+                <w:t xml:space="preserve">Day/night variations of feeding and immune activities in larvae of the European grapevine moth, Lobesia botrana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (6), pp.601-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.D87636D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964348v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversification and life-cycle of the polychaete Capitella spp. from the English Channel: evidence for sympatric cryptic species and alternative reproductive strategies</w:t>
               </w:r>
@@ -3001,404 +3001,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macin family of antimicrobial proteins combines antimicrobial and nerve repair activities</w:t>
+                <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jung</w:t>
+                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sönnichsen F.D.</w:t>
+                <w:t xml:space="preserve">D. Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung C.-W.</w:t>
+                <w:t xml:space="preserve">C. Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tholey</w:t>
+                <w:t xml:space="preserve">N. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287, pp.14246-14258. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.336495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731468v1</w:t>
+                <w:t xml:space="preserve">hal-00860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Macin family of antimicrobial proteins combines antimicrobial and nerve repair activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönnichsen F.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung C.-W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tholey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287, pp.14246-14258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.336495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860564v1</w:t>
+                <w:t xml:space="preserve">hal-00731468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731469v1</w:t>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01007-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04736638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belhaouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Pochet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bruno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mhidia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sandulli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.D87636D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03972-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17090512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasiemski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09624" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nnichsen F.D." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung C.-W." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tholey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.336495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0897-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire-van Camp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z70XV01G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04058182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01007-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04736638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mhidia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belhaouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Pochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sandulli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.D87636D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mani&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03972-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17090512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasiemski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09624" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0897-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nnichsen F.D." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung C.-W." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tholey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.336495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire-van Camp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z70XV01G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04058182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>