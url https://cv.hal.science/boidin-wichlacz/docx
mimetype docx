--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -3001,404 +3001,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
+                <w:t xml:space="preserve">Macin family of antimicrobial proteins combines antimicrobial and nerve repair activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönnichsen F.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung C.-W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tholey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287, pp.14246-14258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.336495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860564v1</w:t>
+                <w:t xml:space="preserve">hal-00731468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macin family of antimicrobial proteins combines antimicrobial and nerve repair activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jung</w:t>
+                <w:t xml:space="preserve">D. Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sönnichsen F.D.</w:t>
+                <w:t xml:space="preserve">C. Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung C.-W.</w:t>
+                <w:t xml:space="preserve">N. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tholey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287, pp.14246-14258. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.336495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731468v1</w:t>
+                <w:t xml:space="preserve">hal-00860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional characterization of leech circulating blood cells: role in immunity and neural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69, pp.1717-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-011-0897-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731469v1</w:t>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01007-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04736638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mhidia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belhaouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Pochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sandulli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.D87636D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mani&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03972-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17090512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasiemski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09624" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0897-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nnichsen F.D." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung C.-W." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tholey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.336495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire-van Camp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z70XV01G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04058182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01007-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04736638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hourdez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mhidia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belhaouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Pochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sandulli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.D87636D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mani&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03972-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17090512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Beckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Biro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasiemski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09624" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nnichsen F.D." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung C.-W." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tholey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.336495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slomianny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0897-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sethi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKB7WHLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire-van Camp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z70XV01G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04058182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>