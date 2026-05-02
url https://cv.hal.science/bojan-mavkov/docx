--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -66,530 +66,638 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
+                <w:t xml:space="preserve">Distributed Rigid Formation Control of Aerial Robots via Spherical Event Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Daoudi</w:t>
+                <w:t xml:space="preserve">Andrea Infanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">24th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavik - Université d’Islande, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647975v1</w:t>
+                <w:t xml:space="preserve">hal-05598463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed guidance law for capturing a reactive target by coordinated Multi-UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kataoka Ishikawa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data-driven statistical analysis for discharge position prediction on Wire EDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Kronauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Mejari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2022 - 21st CIRP Conference on Electro Physical and Chemical Machining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland. pp.143-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -599,1111 +707,1111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Angle Sensor-Assisted Identification and Control of a Throttle Valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3500135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Pipeline Networks Supplied by Automated Irrigation Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Strecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0001676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on computational taste predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Malavolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Pallante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Stojceski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.2215-2235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00217-022-04044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct identification of continuous-time LPV state-space models via an integral architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Mejari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Piga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142 (January), pp.110407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmented blind docking : a novel protein–ligand binding prediction protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Falvo D’urso Labate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2021.1988709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maljaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1713,100 +1821,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of coupled transport in Tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAT004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01483998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1816,105 +1924,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Optics for Confocal Microscopy using the Optimization of Molecular Brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] Joseph Fourier. Université Joseph Fourier (Grenoble 1) (UJF), Grenoble, FRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2061,51 +2169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Kronauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Mejari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Piga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.09.122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3500135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Strecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Zecchin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cantoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malavolta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pallante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04044-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Gregorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falvo D&#8217;urso Labate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2021.1988709" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483998v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kataoka Ishikawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aouiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Kronauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Mejari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Piga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.09.122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3500135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Strecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Zecchin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Malavolta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pallante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04044-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgione" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Di Gregorio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falvo D&#8217;urso Labate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2021.1988709" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483998v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>