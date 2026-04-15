--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -632,177 +632,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal DHA Supplementation during Pregnancy and Lactation in the Rat Protects the Offspring against High-Calorie Diet-Induced Hepatic Steatosis</w:t>
+                <w:t xml:space="preserve">DHA Supplementation of Obese Rats throughout Pregnancy and Lactation Modifies Milk Composition and Anxiety Behavior of Offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amran Daher-Abdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Elena Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Reyes-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Castro-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093075⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793159v1</w:t>
+                <w:t xml:space="preserve">hal-03793215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult rats from undernourished dams show sex-dependent impaired expression in taste papillae and hypothalamus of genes responsible for sweet and fat detection and signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olvera Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -824,237 +824,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amran Daher Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Elena Mezo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (10), pp.2011-2022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1028415X.2021.1920678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA Supplementation of Obese Rats throughout Pregnancy and Lactation Modifies Milk Composition and Anxiety Behavior of Offspring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal DHA Supplementation during Pregnancy and Lactation in the Rat Protects the Offspring against High-Calorie Diet-Induced Hepatic Steatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Castro-Rodríguez</w:t>
+                <w:t xml:space="preserve">Amran Daher-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olvera Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Antonio Reyes Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Elena Mezo-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13124243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13093075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793215v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal restraint stress impairs recognition memory in adult male and female offspring</w:t>
               </w:r>
@@ -1168,364 +1168,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic indicators, dietary patterns, and physical activity as determinants of maternal obesity in middle-income countries: Evidences from a cohort study in Mexico.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal obesity leads to long-term altered levels of plasma ceramides in the offspring as revealed by a longitudinal lipidomic study in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Torres</w:t>
+                <w:t xml:space="preserve">Luis Felipe León-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Orozco</w:t>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Pacheco</w:t>
+                <w:t xml:space="preserve">Fengyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyang Huang</w:t>
+                <w:t xml:space="preserve">Laurence Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.e713-e725. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (6), pp.1231-1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hpm.2684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0291-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628829v1</w:t>
+                <w:t xml:space="preserve">hal-02429513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity leads to long-term altered levels of plasma ceramides in the offspring as revealed by a longitudinal lipidomic study in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-economic indicators, dietary patterns, and physical activity as determinants of maternal obesity in middle-income countries: Evidences from a cohort study in Mexico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe León-Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Emanuel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyang Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (6), pp.1231-1243. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.e713-e725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-018-0291-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hpm.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429513v1</w:t>
+                <w:t xml:space="preserve">hal-02628829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicadores socioeconómicos de la obesidad materna en México y Francia. Análisis comparado de dos cohortes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alondra Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1838,1438 +1838,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal selenium deficiency but not supplementation during preconception alters mammary gland development and 7,12-dimethylbenz[a]anthracene-induced mammary carcinogenesis in female rat offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early malnutrition results in long-lasting impairments in pattern-separation for overlapping novel object and novel location memories and reduced hippocampal neurogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza N. Guido</w:t>
+                <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camile C. Fontelles</w:t>
+                <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana P. Rosim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.30223⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631091v1</w:t>
+                <w:t xml:space="preserve">hal-02633058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can early protein restriction induce the development of binge eating?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madge Farias Fechine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lopes-De-Souza</w:t>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631289v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early malnutrition results in long-lasting impairments in pattern-separation for overlapping novel object and novel location memories and reduced hippocampal neurogenesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+                <w:t xml:space="preserve">Paternal selenium deficiency but not supplementation during preconception alters mammary gland development and 7,12-dimethylbenz[a]anthracene-induced mammary carcinogenesis in female rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza N. Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camile C. Fontelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana P. Rosim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia M. F. Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21275⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (8), pp.1873-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633058v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can early protein restriction induce the development of binge eating?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madge Farias Fechine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tássia Karin Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
+                <w:t xml:space="preserve">José Eulálio Cabral-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Sandra Lopes-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2016.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of master genes involved in liver key functions through transcriptomics and epigenomics of methyl donor deficiency in rat: Relevance to nonalcoholic liver disease</w:t>
+                <w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaili Chen</w:t>
+                <w:t xml:space="preserve">Ilaria Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broséus</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Donnart</w:t>
+                <w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (2), pp.293 - 302. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755906v1</w:t>
+                <w:t xml:space="preserve">hal-02641551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of master genes involved in liver key functions through transcriptomics and epigenomics of methyl donor deficiency in rat: Relevance to nonalcoholic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaili Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Floris</w:t>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Billard</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Audrey Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Simon</w:t>
+                <w:t xml:space="preserve">Catherine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.293 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation of leptin and adiponectin promoters in children is reduced by the combined presence of obesity and insulin resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal protein restriction impairs the transcriptional metabolic flexibility of skeletal muscle in adult rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen García Cardona</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raul Manhães-De-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2014.30⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (3), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514000865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635575v1</w:t>
+                <w:t xml:space="preserve">hal-02637429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential developmental programming by early protein restriction of rat skeletal muscle according to its fibre-type composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gois Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 210 (1), pp.70-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlimited access to low-energy diet causes acute malnutrition in dams and alters biometric and biochemical parameters in offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation of leptin and adiponectin promoters in children is reduced by the combined presence of obesity and insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen García Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica María Garcia-Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Lopez-Camarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Do Nascimento</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. S. da Rocha</w:t>
+                <w:t xml:space="preserve">Blanca E. del Rio Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174413000482⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (11), pp.1457 - 1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2014.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640954v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal protein restriction impairs the transcriptional metabolic flexibility of skeletal muscle in adult rat offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
+                <w:t xml:space="preserve">Unlimited access to low-energy diet causes acute malnutrition in dams and alters biometric and biochemical parameters in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Santana Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. das Gracas de Santana Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Souza Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Manhães-De-Castro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. S. da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (3), pp.328-337. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114514000865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174413000482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637429v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Hypothalamic mTOR Activation in the Adult Rat Offspring Born to Mothers Fed a Low-Protein Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhowena J. B. Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,90 +3346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting effect of perinatal exposure to L-tryptophan on circadian clock of primary cell lines established from male offspring born from mothers fed on dietary protein restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellie Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
@@ -3607,303 +3607,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient restriction during early life reduces cell proliferation in the hippocampus at adulthood but does not impair the neuronal differentiation process of the new generated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Manhaes-De-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196, pp.16 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650207v1</w:t>
+                <w:t xml:space="preserve">hal-02643447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient restriction during early life reduces cell proliferation in the hippocampus at adulthood but does not impair the neuronal differentiation process of the new generated cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.08.071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643447v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Programming in the Rat Is Linked to Long-Lasting Changes in Nutrient Sensing and Energy Homeostasis in the Hypothalamus</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Le Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome métabolique : une histoire d'empreinte nutritionnelle et d'épigénétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,319 +5476,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced 5-HT1A receptor desensitization: protective effects of Ginkgo biloba extract (EGb 761)</w:t>
+                <w:t xml:space="preserve">Effects of stress on the functional properties of pre- and postsynaptic 5-HT1B receptors in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Sarhan</w:t>
+                <w:t xml:space="preserve">Isabelle Cloez Tayarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Prudhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathy Drieu</w:t>
+                <w:t xml:space="preserve">Valérie Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 9 (2), pp.169-174. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 294 (2-3), pp.531-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.1995.tb00277.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711898v1</w:t>
+                <w:t xml:space="preserve">hal-02711895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress on the functional properties of pre- and postsynaptic 5-HT1B receptors in the rat brain</w:t>
+                <w:t xml:space="preserve">Stress-induced 5-HT1A receptor desensitization: protective effects of Ginkgo biloba extract (EGb 761)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cloez Tayarani</w:t>
+                <w:t xml:space="preserve">H Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monneret</w:t>
+                <w:t xml:space="preserve">N Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 294 (2-3), pp.531-540. </w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9 (2), pp.169-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-2999(95)00590-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.1995.tb00277.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711895v1</w:t>
+                <w:t xml:space="preserve">hal-02711898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of N-ethoxycarbonyl-2-ethoxy-1,2-dihydroquinoline (EEDQ) on various 5-HT receptor binding sites in the rat brain.</w:t>
               </w:r>
@@ -7770,234 +7770,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les miRNAs du lait maternel en tant que régulateurs épigénétiques de la santé de la progéniture</w:t>
+                <w:t xml:space="preserve">L’origine fœtale de l’obésité et des maladies associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIII Réunion International en Sciences Médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guanajuato. MEX., 2018, Guanajuato, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737103v1</w:t>
+                <w:t xml:space="preserve">hal-02737105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’origine fœtale de l’obésité et des maladies associées</w:t>
+                <w:t xml:space="preserve">Importance de la programmation foetale pour l’établissement de nouvelles stratégies de prévention de maladies mentales et dégénératives au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Réunion International en Sciences Médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guanajuato. MEX., 2018, Guanajuato, Mexique</w:t>
+              <w:t xml:space="preserve">33ème réunion annuelle de Recherche en Santé de l’Institut National de Périnatalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737105v1</w:t>
+                <w:t xml:space="preserve">hal-02737104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la programmation foetale pour l’établissement de nouvelles stratégies de prévention de maladies mentales et dégénératives au Mexique</w:t>
+                <w:t xml:space="preserve">Les miRNAs du lait maternel en tant que régulateurs épigénétiques de la santé de la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème réunion annuelle de Recherche en Santé de l’Institut National de Périnatalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737104v1</w:t>
+                <w:t xml:space="preserve">hal-02737103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigénomique</w:t>
               </w:r>
@@ -8671,77 +8671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early protein restriction on the plastic epigenetic responses associated with learning and memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Manhães-De-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8779,103 +8779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the involvement of the nutrient sensors mTOR and AMPK as a common tissue system underlying the nutritional programming of metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Manhães-De-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4 (Supplement 1), pp.S3-S47, 2013, Journal of Developmental Origins of Health and Disease</w:t>
@@ -8917,51 +8917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the impact of perinatal undernutrition on hypothalamic nutrient sensing involving mTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman-Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman-Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel da Silva Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,51 +9217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal nutrition and programming of the hypothalamic regulation of feeding behavior and Energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Guzman Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mercado-Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,51 +9481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a Santill&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A Moura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C Cagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse R.F. Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R.F. Tiago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Reyes Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469221111116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher-Abdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Arredondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1920678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zambrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bautista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124243" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A. Moura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C. Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse F. Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R. F. Tiago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. D. Holanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2020.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.2684" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alondra Arag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.V20n2.72848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ortiz Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Estela del Rio Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Antonio Rodriguez Espino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Marchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanchez Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07435800.2017.1294601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza N. Guido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile C. Fontelles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Rosim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. Pires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. F. Cozzolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30223" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Farias Fechine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Karin Borba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eul&#225;lio Cabral-Filho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes-De-Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNK60MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21275" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Garc&#237;a Cardona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mar&#237;a Garcia-Vivas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopez-Camarillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. del Rio Navarro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.30" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Toscano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gois Leandro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5136W42B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Do Nascimento" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Santana Muniz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. das Gracas de Santana Muniz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Souza Alexandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. da Rocha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174413000482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es-De-Castro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena J. B. Matos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074990" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manhaes-De-Castro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.08.071" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD1TNZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TVF21HK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06105.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F641F2F48F184F3F41C8F864E613973C2D26BF93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ortiz-Alvarado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalio Mercado-Camargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alain Sahel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PM79DKV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(01)00310-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Seguin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sarhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Drieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12253-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JCRV51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarhan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prudhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LLKMHWX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloez Tayarani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monneret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00590-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D339441CB40511AE1B59236A4D9D364E321E483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gozlan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Laporte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Schechter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90072-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZCJ3BKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fillion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90099-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64BTW6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billecocq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Hedlund" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90088-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RW9NDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M de Castro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(93)90002-Y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BVRVDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gozlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee E Schechter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(91)90562-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98353F7BA44CF1D62F231BF94DCE854EA6F4622F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Miquel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Emerit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1990.tb04935.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Rumigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90452-Q" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N84BMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haj-Dahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fattaccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(90)90076-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F34859C1688AC1FF6B4FEEECA369F2B9C763CBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Mestikawy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1990.tb16877.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QFBH8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90438-X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFF586B905BE4F5B7E6BFAD7E48B8E40C6B982EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725003v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90636-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SWBXP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(89)90033-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G93FGH3X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Reyes-Castro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Uribe-Cleofas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe L. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C. Castro-Rodriguez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nathanielsz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209905.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209904.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercado-Camargo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urquiza-Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a Santill&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A Moura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C Cagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse R.F. Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R.F. Tiago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Reyes Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469221111116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zambrano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bautista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Arredondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1920678" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher-Abdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A. Moura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C. Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse F. Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R. F. Tiago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. D. Holanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2020.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Pacheco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.2684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alondra Arag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.V20n2.72848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ortiz Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Estela del Rio Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Antonio Rodriguez Espino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Marchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanchez Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07435800.2017.1294601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza N. Guido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile C. Fontelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Rosim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. Pires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. F. Cozzolino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30223" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Farias Fechine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Karin Borba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eul&#225;lio Cabral-Filho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes-De-Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNK60MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es-De-Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Toscano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gois Leandro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5136W42B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Garc&#237;a Cardona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mar&#237;a Garcia-Vivas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopez-Camarillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. del Rio Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Do Nascimento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Santana Muniz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. das Gracas de Santana Muniz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Souza Alexandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. da Rocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174413000482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena J. B. Matos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074990" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manhaes-De-Castro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.08.071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD1TNZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TVF21HK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06105.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F641F2F48F184F3F41C8F864E613973C2D26BF93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ortiz-Alvarado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalio Mercado-Camargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alain Sahel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PM79DKV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(01)00310-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Seguin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sarhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Drieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12253-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JCRV51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloez Tayarani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monneret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00590-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D339441CB40511AE1B59236A4D9D364E321E483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prudhomme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LLKMHWX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gozlan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Laporte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Schechter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90072-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZCJ3BKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fillion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90099-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64BTW6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billecocq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Hedlund" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90088-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RW9NDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M de Castro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(93)90002-Y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BVRVDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gozlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee E Schechter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(91)90562-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98353F7BA44CF1D62F231BF94DCE854EA6F4622F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Miquel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Emerit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1990.tb04935.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Rumigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90452-Q" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N84BMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haj-Dahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fattaccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(90)90076-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F34859C1688AC1FF6B4FEEECA369F2B9C763CBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Mestikawy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1990.tb16877.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QFBH8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90438-X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFF586B905BE4F5B7E6BFAD7E48B8E40C6B982EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725003v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90636-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SWBXP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(89)90033-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G93FGH3X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Reyes-Castro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Uribe-Cleofas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe L. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C. Castro-Rodriguez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nathanielsz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209905.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209904.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercado-Camargo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urquiza-Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>