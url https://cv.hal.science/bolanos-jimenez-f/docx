--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA Supplementation of Obese Rats throughout Pregnancy and Lactation Modifies Milk Composition and Anxiety Behavior of Offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult rats from undernourished dams show sex-dependent impaired expression in taste papillae and hypothalamus of genes responsible for sweet and fat detection and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Olvera Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Antonio Reyes Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amran Daher Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Elena Mezo-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zambrano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diana Castro-Rodríguez</w:t>
+                <w:t xml:space="preserve">Armando Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124243⟩</w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.2011-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2021.1920678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793215v1</w:t>
+                <w:t xml:space="preserve">hal-03353514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult rats from undernourished dams show sex-dependent impaired expression in taste papillae and hypothalamus of genes responsible for sweet and fat detection and signalling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carla Elena Mezo-González</w:t>
+                <w:t xml:space="preserve">DHA Supplementation of Obese Rats throughout Pregnancy and Lactation Modifies Milk Composition and Anxiety Behavior of Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Reyes-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Arredondo</w:t>
+                <w:t xml:space="preserve">Diana Castro-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (10), pp.2011-2022. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2021.1920678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13124243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353514v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal DHA Supplementation during Pregnancy and Lactation in the Rat Protects the Offspring against High-Calorie Diet-Induced Hepatic Steatosis</w:t>
               </w:r>
@@ -1168,364 +1168,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity leads to long-term altered levels of plasma ceramides in the offspring as revealed by a longitudinal lipidomic study in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-economic indicators, dietary patterns, and physical activity as determinants of maternal obesity in middle-income countries: Evidences from a cohort study in Mexico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe León-Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+                <w:t xml:space="preserve">Emanuel Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selene Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fengyang Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (6), pp.1231-1243. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.e713-e725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-018-0291-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hpm.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429513v1</w:t>
+                <w:t xml:space="preserve">hal-02628829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic indicators, dietary patterns, and physical activity as determinants of maternal obesity in middle-income countries: Evidences from a cohort study in Mexico.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal obesity leads to long-term altered levels of plasma ceramides in the offspring as revealed by a longitudinal lipidomic study in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Torres</w:t>
+                <w:t xml:space="preserve">Luis Felipe León-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Orozco</w:t>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Pacheco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fengyang Huang</w:t>
+                <w:t xml:space="preserve">Laurence Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.e713-e725. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (6), pp.1231-1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hpm.2684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0291-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628829v1</w:t>
+                <w:t xml:space="preserve">hal-02429513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicadores socioeconómicos de la obesidad materna en México y Francia. Análisis comparado de dos cohortes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alondra Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of leptin and adiponectin promoters in children is reduced by the combined presence of obesity and insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen García Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica María Garcia-Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,307 +6542,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of serotonin 5-HT3 binding sites solubilized from membranes of NG 108-15 neuroblastoma-glioma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common pharmacological and physico-chemical properties of 5-HT3 binding sites in the rat cerebral cortex and NG 108-15 clonal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L E Schechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henry Gozlan</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Rumigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.1990.tb04935.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 40 (7), pp.1541-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90452-Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713774v1</w:t>
+                <w:t xml:space="preserve">hal-02711947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common pharmacological and physico-chemical properties of 5-HT3 binding sites in the rat cerebral cortex and NG 108-15 clonal cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical properties of serotonin 5-HT3 binding sites solubilized from membranes of NG 108-15 neuroblastoma-glioma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L E Schechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J F Rumigny</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 55 (5), pp.1526-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.1990.tb04935.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90452-Q⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02711947v1</w:t>
+                <w:t xml:space="preserve">hal-02713774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of central serotoninergic and dopaminergic neurotransmission in rats chronically treated with ipsapirone: biochemical and electrophysiological studies.</w:t>
               </w:r>
@@ -7222,272 +7222,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of psychotropic drugs with central 5-HT3 recognition sites: fact or artifact?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minaprine antagonises the serotonergic inhibitory effect of trifluoromethylphenylpiperazine (TFMPP) on acetylcholine release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hoyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+                <w:t xml:space="preserve">Gilles Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 171 (1), pp.137-139. </w:t>
+              <w:t xml:space="preserve">, 1989, 168 (1), pp.87-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-2999(89)90438-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-2999(89)90636-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725002v1</w:t>
+                <w:t xml:space="preserve">hal-02725003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minaprine antagonises the serotonergic inhibitory effect of trifluoromethylphenylpiperazine (TFMPP) on acetylcholine release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of psychotropic drugs with central 5-HT3 recognition sites: fact or artifact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fillion</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L E Schechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 168 (1), pp.87-92. </w:t>
+              <w:t xml:space="preserve">, 1989, 171 (1), pp.137-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-2999(89)90636-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0014-2999(89)90438-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725003v1</w:t>
+                <w:t xml:space="preserve">hal-02725002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the molecular size of the 5-HT3 receptor binding site by radiation inactivation.</w:t>
               </w:r>
@@ -9481,51 +9481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a Santill&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A Moura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C Cagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse R.F. Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R.F. Tiago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Reyes Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469221111116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zambrano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bautista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Arredondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1920678" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher-Abdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A. Moura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C. Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse F. Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R. F. Tiago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. D. Holanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2020.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Pacheco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.2684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alondra Arag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.V20n2.72848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ortiz Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Estela del Rio Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Antonio Rodriguez Espino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Marchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanchez Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07435800.2017.1294601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza N. Guido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile C. Fontelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Rosim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. Pires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. F. Cozzolino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30223" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Farias Fechine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Karin Borba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eul&#225;lio Cabral-Filho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes-De-Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNK60MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es-De-Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Toscano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gois Leandro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5136W42B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Garc&#237;a Cardona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mar&#237;a Garcia-Vivas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopez-Camarillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. del Rio Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Do Nascimento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Santana Muniz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. das Gracas de Santana Muniz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Souza Alexandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. da Rocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174413000482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena J. B. Matos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074990" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manhaes-De-Castro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.08.071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD1TNZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TVF21HK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06105.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F641F2F48F184F3F41C8F864E613973C2D26BF93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ortiz-Alvarado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalio Mercado-Camargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alain Sahel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PM79DKV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(01)00310-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Seguin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sarhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Drieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12253-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JCRV51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloez Tayarani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monneret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00590-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D339441CB40511AE1B59236A4D9D364E321E483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prudhomme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LLKMHWX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gozlan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Laporte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Schechter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90072-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZCJ3BKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fillion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90099-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64BTW6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billecocq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Hedlund" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90088-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RW9NDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M de Castro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(93)90002-Y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BVRVDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gozlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee E Schechter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(91)90562-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98353F7BA44CF1D62F231BF94DCE854EA6F4622F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Miquel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Emerit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1990.tb04935.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Rumigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90452-Q" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N84BMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haj-Dahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fattaccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(90)90076-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F34859C1688AC1FF6B4FEEECA369F2B9C763CBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Mestikawy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1990.tb16877.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QFBH8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90438-X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFF586B905BE4F5B7E6BFAD7E48B8E40C6B982EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725003v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90636-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SWBXP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(89)90033-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G93FGH3X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Reyes-Castro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Uribe-Cleofas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe L. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C. Castro-Rodriguez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nathanielsz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209905.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209904.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercado-Camargo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urquiza-Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a Santill&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A Moura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C Cagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse R.F. Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R.F. Tiago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher Abdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Reyes Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469221111116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Arredondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1920678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zambrano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reyes-Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bautista" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amran Daher-Abdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa A. Moura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C. Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layse F. Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella R. F. Tiago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. D. Holanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2020.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.2684" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alondra Arag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rsap.V20n2.72848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Ortiz Segura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Estela del Rio Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Antonio Rodriguez Espino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Marchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanchez Munoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07435800.2017.1294601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza N. Guido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile C. Fontelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Rosim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C. Pires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. F. Cozzolino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30223" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madge Farias Fechine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Karin Borba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eul&#225;lio Cabral-Filho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes-De-Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.01.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNK60MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es-De-Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Toscano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gois Leandro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5136W42B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Garc&#237;a Cardona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mar&#237;a Garcia-Vivas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Lopez-Camarillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. del Rio Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Do Nascimento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Santana Muniz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. das Gracas de Santana Muniz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Souza Alexandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. da Rocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174413000482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena J. B. Matos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074990" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.10.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JGVT4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manhaes-De-Castro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.08.071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCD1TNZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Le Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.11.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TVF21HK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06105.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F641F2F48F184F3F41C8F864E613973C2D26BF93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ortiz-Alvarado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalio Mercado-Camargo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Varela" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alain Sahel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.03.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PM79DKV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(01)00310-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Seguin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sarhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Drieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(95)12253-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JCRV51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloez Tayarani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monneret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(95)00590-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D339441CB40511AE1B59236A4D9D364E321E483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sarhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prudhomme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LLKMHWX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gozlan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Laporte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thibault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Schechter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90072-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZCJ3BKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fillion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(94)90099-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64BTW6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Billecocq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Hedlund" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90088-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RW9NDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M de Castro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(93)90002-Y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BVRVDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708343v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gozlan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee E Schechter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(91)90562-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98353F7BA44CF1D62F231BF94DCE854EA6F4622F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Miquel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Emerit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Rumigny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90452-Q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N84BMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713774v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1990.tb04935.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haj-Dahmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Fattaccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0028-3908(90)90076-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F34859C1688AC1FF6B4FEEECA369F2B9C763CBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Mestikawy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1990.tb16877.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QFBH8DW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fillion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90636-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6SWBXP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(89)90438-X" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFF586B905BE4F5B7E6BFAD7E48B8E40C6B982EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(89)90033-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G93FGH3X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Reyes-Castro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Uribe-Cleofas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe L. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C. Castro-Rodriguez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nathanielsz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolanos-Jimenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209905.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209904.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercado-Camargo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urquiza-Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>