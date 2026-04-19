--- v1 (2026-03-26)
+++ v2 (2026-04-19)
@@ -81,130 +81,2420 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balanced Scorecard comme outil éphémère : traces et enseignements d’une transition en coopérative manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Habermacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 44 (1), pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.044.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle package face à la crise climatique : le cas de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPINION. « La comptabilité à l'ère numérique : quelles défaillances potentielles ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pré-appropriation capacitante d’un outil de contrôle de la qualité : le cas d’une accréditation à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 12 (2), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.122.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sortir l'action publique d'une logique strictement financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sortir l'action publique d'une logique strictement financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implantation des outils de contrôle de gestion dans le secteur public : ouvrons des espaces de discussion !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance &amp; gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec dans l’appropriation des outils de contrôle : un éclairage par la théorie de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (130), pp.15-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.130.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’université en France et son impact sur le management des établissements : une transformation en accordéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (3), pp.715-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.179.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation contrastée de la transparence à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.373-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veolia-Suez : la réussite de l’acquisition dépendra aussi des mécanismes de contrôle mis en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociétale et contrôle de gestion des organisations publiques (Editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.083.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques du contrôle interactif horizontal : le cas des activités d’entreposage d’un prestataire de services logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.33-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.004.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs transfrontaliers : étude de leurs trajectoires de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wodociag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (8), pp.65-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.114.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la complémentarité entre le BSC et SCOR : Le cas d’un prestataire de services logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 291-292 (3), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.291.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est temps pour les contrôleurs de gestion de s’extraire de la quantification !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 364, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourse PARC : coopération réussie entre profession comptable et chercheurs en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les banques : de la démocratisation des outils au renforcement de l’expertise d’un métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption de la comptabilité de gestion à l’université : la présence de clivages internes dans un contexte de demandes institutionnelles contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tome22 (2), pp.109 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.222.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité managériale : le cas des directeurs généraux des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Durat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.145-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.145-165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control competencies and ERP: an empirical analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.178-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17465661111149575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control competencies and ERP: an empirical analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.178-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17465661111149575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importation de cadres théoriques dans la recherche en contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.152.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EVOLUTION DES SYSTEMES D'INFORMATION DE GESTION FACE AUX ENJEUX DE LA RESPONSABILITE SOCIALE : LE CAS DE LA COMPTABILITE ET DU CONTRÔLE DE GESTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des systèmes de mesure des performances sociétales : l'apport des conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universités : « Un contrôle gestion encore fragmenté, mais plus stratégique » (M. Bollecker, UHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -214,2429 +2504,2429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization of accounting: a literature review on the impacts, drivers and spatio-temporal dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Congress of the European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation de la comptabilité : une revue de la littérature des impacts, facteurs et dimensions spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de l’AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGR-IAE Rennes en collaboration avec le CREM, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05335657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse du pluralisme de l'université au travers des Économies de la Grandeur : un cadre pour de nouvelles perspectives sur les outils de gestion en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction collective des outils de gestion à l’Université : une solution aux confrontations de logique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFC, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de discussion dans l’appropriation des outils de gestion à l’Université : une réponse pour dépasser le NMP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée d’Etude en Contrôle de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Nice, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact d’un mode de pilotage capacitant sur la pré-appropriation d’un outil de contrôle de la qualité : le cas d’une accréditation à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international AIRMAP (Association Internationale de Recherche en Management Public)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP Université Mohammed V de Rabat, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion critique sur le contrôle de gestion dans une organisation pluraliste : le cas d’un hôpital à but non lucratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBS Business School, TSM Toulouse school of management, Université Toulouse III Paul Sabatier, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et appropriation des outils de contrôle : quels cadres théoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wodociag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Groupe de Recherche Angevin en Economie et Management (GRANEM) - Université d’Angers; IAE Angers (Ecole universitaire de management de l'Université d'Angers), Nov 2020, Angers (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence de l’université : appropriation contrastée d’un outil de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs transfrontaliers et leur relation à la carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wodociag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Rhine cross-border commuters: exam of their relation to work and career</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wodociag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference about "Healthier societies fostering healthy organizations: A cross-cultural perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Florence, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du contrôle de gestion dans la financiarisation d’un établissement hospitalier : Le cas d’un Hôpital Universitaire International au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen de la dimension transfrontalière dans la gestion des carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wodociag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference about "Healthier societies fostering healthy organizations: A cross-cultural perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Florence (Italie), Aug 2018, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et conduite du changement: une approche par l’acteur réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de contrôle de gestion et la conduite du changement : une approche par l’acteur réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès ARAMOS : « L’e-santé : Menaces ou opportunités pour les organisations de santé ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de contrôle de SIMONS : vers une compréhension des freins à l'équilibrage diagnostic / interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCOR : quels apports au BSC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA SOCIALISATION DES CONTRÔLEURS DE GESTION : L'IMPORTANCE DE LA COMPATIBILITE DES CULTURES PROFESSIONNELLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôleur de gestion : une fonction en danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la recherche en contrôle de gestion : une analyse des cadres théoriques mobilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Azan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de l'Association Francophone de Comptabilité : La comptabilité, le contrôle et l'audit entre changement et stabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PUBLICATIONS EUROPEENNES ET AMERICAINES SUR LES CONTRÔLEURS DE GESTION : UN ESSAI DE SYNTHESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE COMPORTEMENT SOCIALEMENT RESPONSABLE DES ENTREPRISES : UNE LECTURE DES TRAVAUX EN COMPTABILITE ET CONTRÔLE DE GESTION DANS UNE PERSPECTIVE NEO-INSTITUTIONNALISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e congrès de l'Association Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, TUNIS, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'INSTITUTIONNALISATION DE LA RESPONSABILITE SOCIALE DANS LE CONTRÔLE DE GESTION ET LA COMPTABILITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e journée des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COMPORTEMENT SOCIALEMENT RESPONSABLE DES ENTREPRISES : UNE LECTURE DES TRAVAUX EN COMPTABILITE ET CONTRÔLE DE GESTION DANS UNE PERSPECTIVE NEO-INSTITUTIONNALISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Clementz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S) CD-Rom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DIMENSION RELATIONNELLE DE LA FONCTION DE CONTRÔLEUR DE GESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Niglis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des systèmes de mesure de la performance vers la dimension sociétale : une lecture conventionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRATIQUES DE DIFFERENCIATION DES DONNEES DANS LES SYSTEMES DE CONTRÔLE DE GESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôleur de gestion : une profession à dimension relationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ÈME CONGRES DE L'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2646,3034 +4936,835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de contrôle package comme intégrateurs des défis environnementaux et sociétaux de la gestion de l’eau publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Dreveton, Lambert Jerman, Agnès Mazars-Chapelon, Fabienne Villesèque-Dubus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit : regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du management de l’université publique française : vers quel idéal-type ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.261-276, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du management de l’Université publique française : vers quel idéal type ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un outil de gestion dans une régie d’eau publique : diversité de logiques et besoin de co-pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 978-2-311-41125-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur en sciences de gestion et du management à l'université : (ré)concilier production et diffusion de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au coeur du management : débats et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, A paraître, 9791032003640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conter, Compter et Dompter le monde ? La comptabilité au prisme des discours, des instruments et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et société. Entre représentation et construction du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.305-330, 2018, 978-2-37687-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion aujourd’hui, ce qu’en disent les praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-139, 2014, Recherche, 978-2-311-40096-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des théories pour repenser le contrôle de gestion : des dispositifs discursifs et instrumentaux ancrés dans un contexte social et institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-29, 2014, Recherche, 978-2-311-40096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114439v1</w:t>
-              </w:r>
-[...2279 lines deleted...]
-                <w:t xml:space="preserve">halshs-00769061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités françaises dans la tourmente budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5683,302 +5774,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41125-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41125-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recherche, 978-2-311-40096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Recherche, 978-2-311-40096-0</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de pilotage et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van der Ghinst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Salvestrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wilfrid Azan. ‎Eska, pp.270, 2007, Théorie et pratique du management, 9782747211055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5988,114 +6079,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information différenciés et contrôle des services opérationnels : une analyse empirique des mécanismes organisationnels de contrôle et du rôle des contrôleurs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001NAN22003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6242,51 +6333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930471v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vogel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hertzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03472102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lutz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Lepori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Clementz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411256-repenser-le-management-des-organisations-publiques-sous-le-prisme-du-controle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03487565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03480983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.004.0033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Discours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.145-165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661111149575" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Ghinst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salvestrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN22003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Habermacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.044.0139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03487565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03480983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Lepori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.004.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Discours" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.145-165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661111149575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Clementz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vogel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03472102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411256-repenser-le-management-des-organisations-publiques-sous-le-prisme-du-controle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Ghinst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salvestrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN22003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>