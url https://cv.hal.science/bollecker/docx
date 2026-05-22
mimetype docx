--- v2 (2026-04-19)
+++ v3 (2026-05-22)
@@ -1131,356 +1131,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du contrôle interactif horizontal : le cas des activités d’entreposage d’un prestataire de services logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.33-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/accra.004.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs transfrontaliers : étude de leurs trajectoires de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wodociag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 114 (8), pp.65-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.114.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la complémentarité entre le BSC et SCOR : Le cas d’un prestataire de services logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,50 +1672,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’adoption de la comptabilité de gestion à l’université : la présence de clivages internes dans un contexte de demandes institutionnelles contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tome22 (2), pp.109 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.222.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion dans les banques : de la démocratisation des outils au renforcement de l’expertise d’un métier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1724,676 +1802,598 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité managériale : le cas des directeurs généraux des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Durat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.145-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.145-165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control competencies and ERP: an empirical analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.178-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17465661111149575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control competencies and ERP: an empirical analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.178-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17465661111149575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importation de cadres théoriques dans la recherche en contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Tome22 (2), pp.109 - 138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.222.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.152.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des systèmes de mesure des performances sociétales : l'apport des conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180, pp.89-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...293 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EVOLUTION DES SYSTEMES D'INFORMATION DE GESTION FACE AUX ENJEUX DE LA RESPONSABILITE SOCIALE : LE CAS DE LA COMPTABILITE ET DU CONTRÔLE DE GESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Clementz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769062v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00769061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3036,64 +3036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion critique sur le contrôle de gestion dans une organisation pluraliste : le cas d’un hôpital à but non lucratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBS Business School, TSM Toulouse school of management, Université Toulouse III Paul Sabatier, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3207,233 +3207,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs transfrontaliers et leur relation à la carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wodociag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transparence de l’université : appropriation contrastée d’un outil de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wodociag</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans la financiarisation d’un établissement hospitalier : Le cas d’un Hôpital Universitaire International au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Rhine cross-border commuters: exam of their relation to work and career</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3462,152 +3557,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference about "Healthier societies fostering healthy organizations: A cross-cultural perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Florence, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878164v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01882815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen de la dimension transfrontalière dans la gestion des carrières</w:t>
               </w:r>
@@ -3688,64 +3688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et conduite du changement: une approche par l’acteur réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,64 +3796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de contrôle de gestion et la conduite du changement : une approche par l’acteur réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès ARAMOS : « L’e-santé : Menaces ou opportunités pour les organisations de santé ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de contrôle de SIMONS : vers une compréhension des freins à l'équilibrage diagnostic / interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,51 +3960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCOR : quels apports au BSC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4325,394 +4325,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA DIMENSION RELATIONNELLE DE LA FONCTION DE CONTRÔLEUR DE GESTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Niglis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'INSTITUTIONNALISATION DE LA RESPONSABILITE SOCIALE DANS LE CONTRÔLE DE GESTION ET LA COMPTABILITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e journée des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LE COMPORTEMENT SOCIALEMENT RESPONSABLE DES ENTREPRISES : UNE LECTURE DES TRAVAUX EN COMPTABILITE ET CONTRÔLE DE GESTION DANS UNE PERSPECTIVE NEO-INSTITUTIONNALISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S) CD-Rom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COMPORTEMENT SOCIALEMENT RESPONSABLE DES ENTREPRISES : UNE LECTURE DES TRAVAUX EN COMPTABILITE ET CONTRÔLE DE GESTION DANS UNE PERSPECTIVE NEO-INSTITUTIONNALISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Clementz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e congrès de l'Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, TUNIS, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769052v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">halshs-00548093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des systèmes de mesure de la performance vers la dimension sociétale : une lecture conventionnaliste</w:t>
               </w:r>
@@ -5030,50 +5030,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transformation du management de l’Université publique française : vers quel idéal type ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations sociétales et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transformation du management de l’université publique française : vers quel idéal-type ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5082,139 +5164,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.261-276, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208152v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03932172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un outil de gestion dans une régie d’eau publique : diversité de logiques et besoin de co-pilotage</w:t>
               </w:r>
@@ -5479,50 +5479,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des théories pour repenser le contrôle de gestion : des dispositifs discursifs et instrumentaux ancrés dans un contexte social et institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-29, 2014, Recherche, 978-2-311-40096-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion aujourd’hui, ce qu’en disent les praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives</w:t>
             </w:r>
@@ -5531,152 +5626,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-139, 2014, Recherche, 978-2-311-40096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220082v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04114439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6333,51 +6333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Habermacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.044.0139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03487565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03480983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Lepori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.004.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Discours" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.145-165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661111149575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Clementz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vogel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03472102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411256-repenser-le-management-des-organisations-publiques-sous-le-prisme-du-controle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Ghinst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salvestrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN22003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586664v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Habermacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.044.0139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.122.0095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03487565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Caron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03480983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02065157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Lepori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.004.0033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Discours" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.145-165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465661111149575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Clementz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vogel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03472102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03932165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411256-repenser-le-management-des-organisations-publiques-sous-le-prisme-du-controle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03584012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Ghinst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salvestrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN22003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>