--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -174,2153 +174,2287 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
+                <w:t xml:space="preserve">Farm management factors with potential effect on culturable microbiota in bulk tank milk from sheep farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ménard</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rime Chebbo</w:t>
+                <w:t xml:space="preserve">María Llanos Palop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">José Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Amoros</w:t>
+                <w:t xml:space="preserve">Susana Seseña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2026.1799523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478791v1</w:t>
+                <w:t xml:space="preserve">hal-05577122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+                <w:t xml:space="preserve">Simon Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Alban Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811512v1</w:t>
+                <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Milk Coagulation Properties and Microbiological Quality in Sheep Bulk Tank Milk</w:t>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Arias</w:t>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Garzón</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (6), pp.886. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13060886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519227v1</w:t>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of volatile and odor‐active compounds in pea protein fractions obtained by a modified extraction method using fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stochastic Frontier Approach to Study the Relationship between the Hygienic Quality of Bulk Tank Sheep Milk and Technical Efficiency of the Coagulation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gourrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Elena Angón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Cecchinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.4229-4249. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.873-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13060873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616049v1</w:t>
+                <w:t xml:space="preserve">hal-04519892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Frontier Approach to Study the Relationship between the Hygienic Quality of Bulk Tank Sheep Milk and Technical Efficiency of the Coagulation Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of volatile and odor‐active compounds in pea protein fractions obtained by a modified extraction method using fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Perea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
+                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Angón</w:t>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Cecchinato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (6), pp.873-887. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.4229-4249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13060873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519892v1</w:t>
+                <w:t xml:space="preserve">hal-04616049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between Milk Coagulation Properties and Microbiological Quality in Sheep Bulk Tank Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13060886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291671v1</w:t>
+                <w:t xml:space="preserve">hal-04519227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-020 Estimating cheesemaking traits from quality characteristics of bulk sheep milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jiménez Sobrino</w:t>
+                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Garzón Sígler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.096⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096182v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">O-020 Estimating cheesemaking traits from quality characteristics of bulk sheep milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jiménez Sobrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Garzón Sígler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.67-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.68-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096249v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jiménez Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Garzón Sígler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.67-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291658v1</w:t>
+                <w:t xml:space="preserve">hal-04096249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Legume Protein Properties, a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.107106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation8060244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03692752v1</w:t>
+                <w:t xml:space="preserve">hal-04291658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biotic stress on the presence of secondary metabolites in field pea grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102 (11), pp.4942-4948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.11861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Protein Extraction Assisted by Lactic Fermentation: Impact on Protein Profile and Thermal Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Legume Protein Properties, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrsa Emkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10030549⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation8060244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190753v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying method determines the structure and the solubility of microfluidized pea globulin aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pea Protein Extraction Assisted by Lactic Fermentation: Impact on Protein Profile and Thermal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.444-454. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10030549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172984v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidization as Homogenization Technique in Pea Globulin-Based Emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Drying method determines the structure and the solubility of microfluidized pea globulin aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Salim A. Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-02265-3⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078815v1</w:t>
+                <w:t xml:space="preserve">hal-02172984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the emulsifying properties of pea globulin soluble aggregates by dynamic high-pressure fluidization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microfluidization as Homogenization Technique in Pea Globulin-Based Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-02265-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.03.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912127v1</w:t>
+                <w:t xml:space="preserve">hal-02078815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the techno-functional properties of pea proteins by microfluidization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modulation of the emulsifying properties of pea globulin soluble aggregates by dynamic high-pressure fluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.292 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965570v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improvement of the techno-functional properties of pea proteins by microfluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of freezing and frozen storage conditions on the rheological properties of different formulations of non-yeasted wheat and gluten-free bread dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mézaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (1), pp.70-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2330,262 +2464,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sodium alginate for protection and colonic delivery the next-generation probiotics (NGPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique au service du goût : caractérisation de mutants pour l'accumulation de saponines et l'activité lipoxygènase dans la graines de pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2595,1221 +2729,1221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate: a promising material for the encapsulation of next-generation probiotics.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373118v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium alginate: a promising material for the encapsulation of next-generation probiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544269v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate as a potential material for protection and delivery of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment (moist heat sterilization) on sodium alginate used for probiotics encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrini M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOTECH’INNOV: A PLATFORM DEDICATED TO THE DESIGN AND SCALING UP OF BIOPROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de lancement du projet PIA4 « ExcellencES » HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannin, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatel, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh H-N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variété sur les teneurs en métabolites secondaires dans les farines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3877,51 +4011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5817EE03"/>
+    <w:nsid w:val="EFD27F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4108,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05577122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llanos Palop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sese&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2026.1799523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>