--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -1246,295 +1246,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
+                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.107106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096249v1</w:t>
+                <w:t xml:space="preserve">hal-04291658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Garzón</w:t>
+                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jiménez Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Garzón Sígler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228, pp.107106. </w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.67-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291658v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biotic stress on the presence of secondary metabolites in field pea grains</w:t>
               </w:r>
@@ -3199,247 +3199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOTECH’INNOV: A PLATFORM DEDICATED TO THE DESIGN AND SCALING UP OF BIOPROCESSES</w:t>
+                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rostom P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de lancement du projet PIA4 « ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dôle, France</w:t>
+              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337544v1</w:t>
+                <w:t xml:space="preserve">hal-05544258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOTECH’INNOV: A PLATFORM DEDICATED TO THE DESIGN AND SCALING UP OF BIOPROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostom P</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Kot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
+              <w:t xml:space="preserve">colloque de lancement du projet PIA4 « ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544258v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFD27F86"/>
+    <w:nsid w:val="B718AA5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05577122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llanos Palop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sese&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2026.1799523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05577122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llanos Palop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sese&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2026.1799523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>