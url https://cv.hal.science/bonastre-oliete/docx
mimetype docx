--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1246,295 +1246,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Garzón</w:t>
+                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jiménez Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Garzón Sígler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.67-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291658v1</w:t>
+                <w:t xml:space="preserve">hal-04096249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-019 Exploring the relationships between coagulation, composition, microbiology and colorimetry of bulk tank milk from Manchega sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Caballero-Villalobos</w:t>
+                <w:t xml:space="preserve">Exploring the relationships between coagulation, composition, and hygienic quality of bulk tank milk from Manchega sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Caballero-Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.D. Pérez-Guzmán</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Pérez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.67-68. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.107106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096249v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biotic stress on the presence of secondary metabolites in field pea grains</w:t>
               </w:r>
@@ -3199,247 +3199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
+                <w:t xml:space="preserve">BIOTECH’INNOV: A PLATFORM DEDICATED TO THE DESIGN AND SCALING UP OF BIOPROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostom P</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
+              <w:t xml:space="preserve">colloque de lancement du projet PIA4 « ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544258v1</w:t>
+                <w:t xml:space="preserve">hal-05337544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOTECH’INNOV: A PLATFORM DEDICATED TO THE DESIGN AND SCALING UP OF BIOPROCESSES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rostom P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de lancement du projet PIA4 « ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dôle, France</w:t>
+              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337544v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B718AA5C"/>
+    <w:nsid w:val="8D0F2909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05577122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llanos Palop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sese&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2026.1799523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonastre-oliete" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1913-1575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267332807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HJY-0282-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05577122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llanos Palop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sese&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2026.1799523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ang&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04519227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13060886" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jim&#233;nez Sobrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Garz&#243;n S&#237;gler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero-Villalobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores P&#233;rez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>