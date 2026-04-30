--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -780,412 +780,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of polar grid singularities in the bi-cubic Hermite-Bézier approximations: isoparametric finite element framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashish Bhole</w:t>
+                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111611⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 466, pp.111393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781896v1</w:t>
+                <w:t xml:space="preserve">hal-03714937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact Solution for some Riemann Problems of the shear shallow water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Chandrashekar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.1115-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2022032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-aligned quad mesh generation in magnetohydrodynamic simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
+                <w:t xml:space="preserve">Treatment of polar grid singularities in the bi-cubic Hermite-Bézier approximations: isoparametric finite element framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Bhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Pamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Huijsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Hoelzl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 466, pp.111393. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714937v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JOREK non-linear extended MHD code and applications to large-scale instabilities and their control in magnetically confined fusion plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hoelzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Huijsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Huijsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hoelzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (10), pp.102510. </w:t>
@@ -2473,610 +2473,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Riemann problem with self-similar internal structure–Part III–A multidimensional analogue of the HLLI Riemann solver for conservative hyperbolic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and coarsening of roll-waves in shear shallow water flows down an inclined rectangular channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya A Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinshaw S Balsara</w:t>
+                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 346, pp.25-48</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589114v1</w:t>
+                <w:t xml:space="preserve">hal-01527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+                <w:t xml:space="preserve">Multidimensional Riemann problem with self-similar internal structure–Part III–A multidimensional analogue of the HLLI Riemann solver for conservative hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinshaw S Balsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 346, pp.25-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196435v3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharpening diffuse interfaces with compressible fluids on unstructured meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H1-parametrizations of complex planar physical domains in Isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Saurel</w:t>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318, pp.296-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589124v1</w:t>
+                <w:t xml:space="preserve">hal-01196435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MHD simulations of QH-mode DIII-D plasmas and implications for ITER high Q scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharpening diffuse interfaces with compressible fluids on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido T A Huijsmans</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-20</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340, pp.389-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627515v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and coarsening of roll-waves in shear shallow water flows down an inclined rectangular channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kseniya A Ivanova</w:t>
+                <w:t xml:space="preserve">Non-linear MHD simulations of QH-mode DIII-D plasmas and implications for ITER high Q scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido T A Huijsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Loarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+                <w:t xml:space="preserve">Andrea M. Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wayne M. M Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, pp.189-203</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527469v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates with singular parameterizations for solving elliptic boundary value problems in isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido T. A. Huijsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Loarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Garófalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,77 +3261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermite type Spline spaces over rectangular meshes with complex topological structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,248 +5126,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY GRANULAR FLOWS WITH EROSION/DEPOSITION PROCESS</w:t>
+                <w:t xml:space="preserve">Multi-scale Godunov-type method for cell-centered discrete Lagrangian hydrodynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Y. Kuo</w:t>
+                <w:t xml:space="preserve">P.H. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2009043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 228 (Issue 3, 20 February 2009), pp.Pages 799-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538830v1</w:t>
+                <w:t xml:space="preserve">inria-00290717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Godunov-type method for cell-centered discrete Lagrangian hydrodynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRY GRANULAR FLOWS WITH EROSION/DEPOSITION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+                <w:t xml:space="preserve">Y.-C. Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Volume 228 (Issue 3, 20 February 2009), pp.Pages 799-821. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.136--150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2009043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00290717v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifluid numerical approximations based on multipressure formulation</w:t>
               </w:r>
@@ -5782,51 +5782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear MHD Modelling of Transients in Tokamaks: Recent Advances with the Jorek Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hoelzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido T. A. Huijsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,238 +6851,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order scheme for compressible turbulent flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
+                <w:t xml:space="preserve">A stabilized finite element method for compressible-incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENUMATH 2009 - 8th European Conference on Numerical Mathematics and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Uppsala, Sweden. pp.171-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11795-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00551085v1</w:t>
+                <w:t xml:space="preserve">hal-05361807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized finite element method for compressible-incompressible flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gallice</w:t>
+                <w:t xml:space="preserve">High order scheme for compressible turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wervaecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENUMATH 2009 - 8th European Conference on Numerical Mathematics and Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixth International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St. Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05361807v1</w:t>
+                <w:t xml:space="preserve">inria-00551085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stabilized Finite Element Method for Compressible Turbulent Flows</w:t>
               </w:r>
@@ -7215,51 +7215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
@@ -7985,246 +7985,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharpening diffuse interfaces with compressible fluids on unstructured meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Saurel</w:t>
+                <w:t xml:space="preserve">Multidimensional Riemann Problem with Self-Similar Internal Structure – Part III– A Multidimensional Analogue of the HLLI Riemann Solver for Conservative Hyperbolic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinshaw S Balsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455167v1</w:t>
+                <w:t xml:space="preserve">hal-01426759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Riemann Problem with Self-Similar Internal Structure – Part III– A Multidimensional Analogue of the HLLI Riemann Solver for Conservative Hyperbolic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinshaw S Balsara</w:t>
+                <w:t xml:space="preserve">Sharpening diffuse interfaces with compressible fluids on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426759v1</w:t>
+                <w:t xml:space="preserve">hal-01455167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spline Spaces over Quadrangle Meshes with Complex Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Nkonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keh-Ming Shyue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Roland Ndengna Ngatcha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2023.100148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03603315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiton Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Balsara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110547" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides Higueros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yu Kuo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab95ac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kumari Meena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.04.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carmouze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.08.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw S Balsara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Feng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido T A Huijsmans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loarte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Garofalo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne M. M Solomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido T. A. Huijsmans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gar&#243;falo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw S. Balsara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Gurski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumbser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Eksaeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1M71JMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.060712.210313a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Martelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.06.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lemartelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wervaecke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.04.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7QWM1R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Kuo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Tai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00290717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Artola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Becoulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Roland Ngatcha Ndengna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Njifenjou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Onguene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarcisio-Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot B." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551090v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;non" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958328v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294026v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998235v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Tiwari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keh-Ming Shyue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Roland Ndengna Ngatcha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2023.100148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03603315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleiton Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw Balsara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110547" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides Higueros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yu Kuo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab95ac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Kumari Meena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.04.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carmouze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.08.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camminady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw S Balsara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196435v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Feng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido T A Huijsmans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Garofalo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne M. M Solomon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276699v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicao Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2017.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido T. A. Huijsmans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gar&#243;falo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196428v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinshaw S. Balsara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Gurski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumbser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Eksaeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.10.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1M71JMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rascle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.060712.210313a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Martelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.06.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lemartelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wervaecke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Beaugendre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.04.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7QWM1R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR3CPF40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00290717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Maire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Kuo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Tai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Artola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Becoulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Roland Ngatcha Ndengna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Njifenjou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Onguene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarcisio-Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serre E." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot B." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361807v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11795-4_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M7PLZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551090v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Papin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;non" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958328v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294026v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426759v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952455v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998235v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Massoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Abgrall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>